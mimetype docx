--- v0 (2026-07-08)
+++ v1 (2026-08-24)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="3A59A70E" w14:textId="77777777" w:rsidR="004F19F6" w:rsidRDefault="004F19F6" w:rsidP="004F19F6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ЗАЯВКА НА УЧАСТИЕ В АУКЦИОНЕ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6A8CD8" w14:textId="77777777" w:rsidR="004F19F6" w:rsidRDefault="004F19F6" w:rsidP="004F19F6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -484,117 +484,135 @@
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48400489" w14:textId="53C14A86" w:rsidR="004F19F6" w:rsidRDefault="004F19F6" w:rsidP="004F19F6">
+    <w:p w14:paraId="48400489" w14:textId="50EF19C4" w:rsidR="004F19F6" w:rsidRDefault="004F19F6" w:rsidP="004F19F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>принимая решение об участии в аукционе «</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>» августа 2026 года по продаже</w:t>
+      <w:r w:rsidR="00695C24">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidR="00695C24">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 года по продаже</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Д</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">оли в размере 100 (Сто) % уставного капитала Общества с ограниченной ответственностью </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -1592,271 +1610,267 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>М.П. "_____" _____________ 2026 г.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A6953A6" w14:textId="77777777" w:rsidR="004F19F6" w:rsidRDefault="004F19F6" w:rsidP="004F19F6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15BAE20C" w14:textId="77777777" w:rsidR="004F19F6" w:rsidRDefault="004F19F6" w:rsidP="004F19F6">
+    <w:p w14:paraId="3677E276" w14:textId="78F62C0A" w:rsidR="003366C0" w:rsidRPr="00695C24" w:rsidRDefault="003366C0" w:rsidP="00695C24">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-    <w:sectPr w:rsidR="003366C0">
+    </w:p>
+    <w:sectPr w:rsidR="003366C0" w:rsidRPr="00695C24">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11148386" w14:textId="77777777" w:rsidR="00D2395F" w:rsidRDefault="00D2395F" w:rsidP="004F19F6">
+    <w:p w14:paraId="1A5D245C" w14:textId="77777777" w:rsidR="00F70C50" w:rsidRDefault="00F70C50" w:rsidP="004F19F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E1E7779" w14:textId="77777777" w:rsidR="00D2395F" w:rsidRDefault="00D2395F" w:rsidP="004F19F6">
+    <w:p w14:paraId="36EE2D94" w14:textId="77777777" w:rsidR="00F70C50" w:rsidRDefault="00F70C50" w:rsidP="004F19F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="86"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NewsGothic_A.Z_PS">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42438A4C" w14:textId="77777777" w:rsidR="00D2395F" w:rsidRDefault="00D2395F" w:rsidP="004F19F6">
+    <w:p w14:paraId="190D47FF" w14:textId="77777777" w:rsidR="00F70C50" w:rsidRDefault="00F70C50" w:rsidP="004F19F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67CF1A55" w14:textId="77777777" w:rsidR="00D2395F" w:rsidRDefault="00D2395F" w:rsidP="004F19F6">
+    <w:p w14:paraId="7E6B9C76" w14:textId="77777777" w:rsidR="00F70C50" w:rsidRDefault="00F70C50" w:rsidP="004F19F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3D7E9890" w14:textId="77777777" w:rsidR="004F19F6" w:rsidRDefault="004F19F6" w:rsidP="004F19F6">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="af0"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Указанный пункт Заявки только для Претендентов – физических лиц. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CAF9A9D" w14:textId="77777777" w:rsidR="004F19F6" w:rsidRDefault="004F19F6" w:rsidP="004F19F6">
       <w:pPr>
         <w:pStyle w:val="ac"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>При оформлении заявки от претендента – юридического лица настоящий пункт подлежит удалению.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00375DAE"/>
     <w:rsid w:val="00274F44"/>
     <w:rsid w:val="003366C0"/>
     <w:rsid w:val="00375DAE"/>
     <w:rsid w:val="004579B7"/>
     <w:rsid w:val="004F19F6"/>
+    <w:rsid w:val="00695C24"/>
     <w:rsid w:val="00C331E1"/>
     <w:rsid w:val="00D2395F"/>
+    <w:rsid w:val="00F70C50"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4A740D50"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E6FA83FD-CAAC-4DBD-8E5A-3F930AA14CCB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2886,51 +2900,51 @@
         <w:tab w:val="right" w:leader="dot" w:pos="4762"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:firstLine="283"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="NewsGothic_A.Z_PS" w:eastAsia="Arial" w:hAnsi="NewsGothic_A.Z_PS" w:cs="NewsGothic_A.Z_PS"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af0">
     <w:name w:val="Символ сноски"/>
     <w:qFormat/>
     <w:rsid w:val="004F19F6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.auction-house.ru/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3193,57 +3207,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5580</Characters>
+  <Pages>2</Pages>
+  <Words>979</Words>
+  <Characters>5584</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6545</CharactersWithSpaces>
+  <CharactersWithSpaces>6550</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Гоникберг Полина Эрнестовна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>