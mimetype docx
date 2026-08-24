--- v0 (2026-07-08)
+++ v1 (2026-08-24)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/commentsExtensibleDocument.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/commentsDocument.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsIdsDocument.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtendedDocument.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/peopleDocument.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5A260A9E" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:right="62"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Электронный аукцион </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -154,83 +154,103 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(далее – Доля)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E44D692" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00B772E0">
       <w:pPr>
         <w:ind w:right="62"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11E8895E" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
+    <w:p w14:paraId="11E8895E" w14:textId="320FA056" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:after="8"/>
         <w:ind w:left="183" w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Электронный аукцион будет проводиться </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>«14» августа 2026 года</w:t>
+        <w:t xml:space="preserve">«14» </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7D5C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>сентября</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 года</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> с 10:00 до 18:00 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20EA84F6" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:after="8"/>
         <w:ind w:left="183" w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -424,82 +444,162 @@
     </w:p>
     <w:p w14:paraId="2C2898B9" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:after="8"/>
         <w:ind w:left="183" w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Организатор торгов – акционерное общество «РАД-Холдинг» (АО «РАД-Холдинг»). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C77C833" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
+    <w:p w14:paraId="2C77C833" w14:textId="7B57B28D" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Прием заявок осуществляется с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>10:00 «06» июля 2026 года по «07» августа 2026 года до 18:00</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7D5C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7D5C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0 «0</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7D5C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» июля 2026 года по «07» </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7D5C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>сентября</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 года до 18:00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A4821F3" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:after="8"/>
         <w:ind w:left="981" w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">на электронной площадке АО «РАД» по адресу </w:t>
@@ -620,135 +720,211 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>электронной площадки</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C72EF79" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
+    <w:p w14:paraId="2C72EF79" w14:textId="253117C0" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:after="8"/>
         <w:ind w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>не позднее «07»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> августа 2026 года 18</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7D5C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>сентября</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 года 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:00. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5059D0AB" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
+    <w:p w14:paraId="5059D0AB" w14:textId="0232DBE7" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:after="8"/>
         <w:ind w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Определение участников электронного аукциона состоится «13»</w:t>
+        <w:t>Определение участников электронного аукциона состоится «</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7D5C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> августа 2026 года до</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7D5C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> 18:00. </w:t>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>сентября</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 года до</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7D5C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:00. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A7168D" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00B772E0">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="60" w:firstLine="183"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4518DE50" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:spacing w:after="33" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="60" w:firstLine="183"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -1192,87 +1368,51 @@
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Адрес юридического лица:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 115230, г. Москва, </w:t>
-[...35 lines deleted...]
-        <w:t>. 1, офис 1.</w:t>
+        <w:t xml:space="preserve"> 115230, г. Москва, вн.тер.г. муниципальный округ Нагорный, проезд Электролитный, д. 7А, помещ. 1, офис 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E55180B" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Сведения о регистрации:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -1355,89 +1495,71 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 41.20 Строительство жилых и нежилых зданий.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A07CC2A" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Обществу на праве собственности принадлежит следующий объект недвижимости (далее–Объект 1):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="183070FB" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-        <w:t>. муниципальный округ Нагорный, проезд Электролитный, дом 7А, кадастровый номер 77:05:0003002:2893, площадью 1686 кв.м., количество этажей 1, в том числе подземных 0.</w:t>
+        <w:t>Нежилое здание, местоположение: Российская Федерация, город Москва, вн.тер.г. муниципальный округ Нагорный, проезд Электролитный, дом 7А, кадастровый номер 77:05:0003002:2893, площадью 1686 кв.м., количество этажей 1, в том числе подземных 0.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="156AFB44" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Обременения (ограничения) в соответствии с выпиской из ЕГРН от 20.01.2026 г.: не зарегистрированы.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44362E61" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1452,69 +1574,51 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Обществу на праве аренды принадлежит следующий объект недвижимости (далее–Объект 2):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D9E0E6F" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Земельный участок, местоположение: г. Москва, проезд Электролитный, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 7-А, строен 6, кадастровый номер 77:05:0003002:54, площадью 10391 +/- 36, категория земель: земли населенных пунктов, виды разрешенного использования: Земельные участки производственных фирм. Код классификатора земель города Москвы – 2011206.</w:t>
+        <w:t>Земельный участок, местоположение: г. Москва, проезд Электролитный, вл 7-А, строен 6, кадастровый номер 77:05:0003002:54, площадью 10391 +/- 36, категория земель: земли населенных пунктов, виды разрешенного использования: Земельные участки производственных фирм. Код классификатора земель города Москвы – 2011206.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="639CB84D" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Обременения (ограничения) в соответствии с выпиской из ЕГРН от 20.01.2026 г.:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E57451B" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -1683,73 +1787,51 @@
     </w:p>
     <w:p w14:paraId="062507F0" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3825"/>
         </w:tabs>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Минимальная цена </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> в размере </w:t>
+        <w:t xml:space="preserve">Минимальная цена Лота  устанавливается в размере </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1 000 000 000 (Один миллиард) рублей 00 копеек, НДС не облагается.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AE312B" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3825"/>
         </w:tabs>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2085,69 +2167,69 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Порядок взаимодействия между Организатором торгов, О</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ператором электронной площадки,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пользователями, Претендентами, Участниками и иными лицами при проведении аукциона, а также порядок проведения торгов, порядок оформления участия в торгах Претендентов регулируется Регламентом Системы электронных торгов (СЭТ) АО «Российский аукционный дом» </w:t>
+        <w:t xml:space="preserve"> Пользователями, Претендентами, Участниками и иными лицами при проведении аукциона, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">а также порядок проведения торгов, порядок оформления участия в торгах Претендентов регулируется Регламентом Системы электронных торгов (СЭТ) АО «Российский аукционный дом» </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:tooltip="https://sales.lot-online.ru/e-auction/media/reglament.pdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">при </w:t>
-[...8 lines deleted...]
-          <w:t>проведении электронных торгов по продаже</w:t>
+          <w:t>при проведении электронных торгов по продаже</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId21" w:tooltip="https://sales.lot-online.ru/e-auction/media/reglament.pdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId22" w:tooltip="https://sales.lot-online.ru/e-auction/media/reglament.pdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">имущества, имущественных </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId23" w:tooltip="https://sales.lot-online.ru/e-auction/media/reglament.pdf" w:history="1">
         <w:r>
           <w:rPr>
@@ -2311,69 +2393,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Торги проводятся в форме электронного аукциона, открытого по составу участников и по форме подачи предложений по цене с применением метода понижения начальной цены («голландский аукцион»)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(далее – торги, аукцион), в соответствии </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> поручения и условиями проведения торгов, опубликованными в настоящем информационном сообщении. </w:t>
+        <w:t xml:space="preserve">(далее – торги, аукцион), в соответствии с  Договором поручения и условиями проведения торгов, опубликованными в настоящем информационном сообщении. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07F653BE" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:left="-15" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2653,97 +2717,97 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="212C8410" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="709" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4.1. Физические лица:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D3263D" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- копии всех листов документа, удостоверяющего личность;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="166ED67E" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>-свидетельства о постановке на учет физического лица в налоговом органе по месту жительства претендента (Свидетельство ИНН);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35275B91" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- анкета физического лица (Приложение 1);</w:t>
       </w:r>
     </w:p>
@@ -3392,73 +3456,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- финансовые сведения: бухгалтерская отчетность, данные о выручке или копии ключевых контрактов, копии годовой (либо квартальной) налоговой декларации с отметками налогового органа об их принятии;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4143549A" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>- отзывы (в произвольной письменной форме, при возможности их получения) от кредитных организаций и (или) некредитных финансовых организаций, в которых юридическое лицо находится (находился) на обслуживании, с информацией об оценке деловой репутации клиента;</w:t>
+        <w:t xml:space="preserve">- отзывы (в произвольной письменной форме, при возможности их получения) от кредитных организаций и (или) некредитных финансовых организаций, в которых юридическое лицо находится </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(находился) на обслуживании, с информацией об оценке деловой репутации клиента;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F11742E" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- юридические лица, период деятельности которых не превышает трех месяцев со дня их регистрации, представляют в письменном виде сведения по форме (Приложение 4). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BA2F98D" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- перечень </w:t>
       </w:r>
       <w:r>
@@ -3475,159 +3547,51 @@
         <w:ind w:left="708" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="209E8317" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Допустимые форматы загружаемых файлов: </w:t>
-[...107 lines deleted...]
-        <w:t xml:space="preserve">. Загружаемые файлы подписываются электронной подписью Претендента. </w:t>
+        <w:t xml:space="preserve">Допустимые форматы загружаемых файлов: doc, docx, pdf, gif, jpg, jpeg. Загружаемые файлы подписываются электронной подписью Претендента. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C17DE78" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Организатор торгов оставляет за собой право запросить дополнительные документы в целях проверки соответствия Претендента указанным требованиям. Непредставление требуемых документов является основанием для отказа в допуске к участию в аукционе.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ABEAEFC" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00B772E0">
       <w:pPr>
@@ -3904,78 +3868,98 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>БИК 044030653, к/с 30101810500000000653</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374C4F10" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
+    <w:p w14:paraId="374C4F10" w14:textId="15FBA1DD" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Задаток должен поступить на указанный счет не позднее 18:00 «07»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> августа 2026 года</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7D5C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>сентября</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 года</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0581EEC2" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:left="-17" w:right="62" w:firstLine="726"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -4044,62 +4028,60 @@
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>online</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> в разделе «карточка лота». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="004CDAAF" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:right="72" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -4194,60 +4176,52 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Задаток возвращается всем Участникам аукциона, кроме победителя аукциона/единственного участника аукциона в течение 5 (пяти) рабочих дней с даты подведения итогов аукциона. Задаток, перечисленный победителем аукциона/единственным участником аукциона, засчитывается в сумму платежа по договору купли-продажи Доли. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F9AE91C" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Условия, сроки и порядок внесения, использования, возврата и удержания задатка устанав</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>ливается настоящим информационным сообщением и договором о задатке (договором присоединения), а также определяются в соответствии с Регламентом о порядке работы с денежными средствами, в части, не противоречащей настоящему информационному сообщению.</w:t>
+        <w:t>Условия, сроки и порядок внесения, использования, возврата и удержания задатка устанавливается настоящим информационным сообщением и договором о задатке (договором присоединения), а также определяются в соответствии с Регламентом о порядке работы с денежными средствами, в части, не противоречащей настоящему информационному сообщению.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24EDC0E6" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Фактом внесения и блокирования денежных средств на лицевом счете Претендента в качестве Задатка на участие в аукционе и подачей заявки на участие в аукционе Претендент подтверждает согласие со всеми условиями проведения аукциона и условиями договора о задатке (договора присоединения). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="500DF66B" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
@@ -4349,69 +4323,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">К участию в торгах допускаются Претенденты, представившие заявки на участие в электронном аукционе и прилагаемые к ним документы, которые соответствуют требованиям, установленным законодательством и настоящим информационным сообщением, и перечислившие задаток в порядке и размере, указанном в договоре о задатке и информационном сообщении.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77002530" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="582"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Указанные документы в части их оформления и содержания должны соответствовать требованиям законодательства Российской Федерации. Представленные иностранными юридическими лицами документы должны быть легализованы, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> и иметь надлежащим образом, заверенный перевод на русский язык. Документы, содержащие помарки, подчистки, исправления и т.п., не рассматриваются.</w:t>
+        <w:t>Указанные документы в части их оформления и содержания должны соответствовать требованиям законодательства Российской Федерации. Представленные иностранными юридическими лицами документы должны быть легализованы, апостилированы и иметь надлежащим образом, заверенный перевод на русский язык. Документы, содержащие помарки, подчистки, исправления и т.п., не рассматриваются.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B9F9381" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00B772E0">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="582"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13EA9974" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="582"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -4564,51 +4520,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">В этом случае Организатор торгов не несет ответственности по возмещению участникам торгов понесенного ими реального ущерба.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2113E2BB" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="582"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Организатор торгов вправе, независимо от причин, перенести дату проведения аукциона в любое время до наступления даты его проведения, указанной в настоящем информационном сообщении, а также внести изменения в условия проведения аукциона не позднее чем за 2 (два) рабочих дня до даты проведения аукциона, указанной в настоящем информационном сообщении. Надлежащим способом размещения информационного сообщения о переносе даты проведения аукциона или внесении изменений в условия проведения аукциона является его размещение на электронной площадке </w:t>
+        <w:t xml:space="preserve">Организатор торгов вправе, независимо от причин, перенести дату проведения аукциона в любое время до наступления даты его проведения, указанной в настоящем информационном сообщении, а также внести изменения в условия проведения аукциона не позднее чем за 2 (два) рабочих дня до даты проведения аукциона, указанной в настоящем информационном сообщении. Надлежащим способом размещения информационного сообщения о переносе даты проведения аукциона или внесении изменений в условия проведения аукциона является его размещение на электронной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">площадке </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:tooltip="http://www.lot-online.ru/" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.lot-online.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12EDE8D8" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00B772E0">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5091,72 +5056,81 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>В случае неполучения Продавцом Согласия АО «Специализированный депозитарий «ИНФИНИТУМ» обязанность у Продавца по заключению Договора купли-продажи Доли по итогам проведенного аукциона не возникает, равно как не возникает у Продавца/ Организатора торгов обязанности по возврату задатка в двойном размере, предусмотренной п. 2 статьи 381 ГК РФ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C0812DE" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>В случае неполучения Продавцом Согласия АО «Специализированный депозитарий «ИНФИНИТУМ», внесенный Победителем аукциона/ Единственным участником аукциона задаток возвращается Победителю аукциона/ Единственному участнику аукциона в полном объеме в срок не позднее 5 (пяти) рабочих дней с даты истечения срока для заключения договора купли-продажи Доли с Победителем аукциона / Единственным участником аукциона в соответствии с п. 1 статьи 381 ГК РФ.</w:t>
+        <w:t xml:space="preserve">В случае неполучения Продавцом Согласия АО «Специализированный депозитарий «ИНФИНИТУМ», внесенный Победителем аукциона/ Единственным участником аукциона задаток возвращается Победителю аукциона/ Единственному участнику аукциона в полном объеме в срок не позднее 5 (пяти) рабочих дней с даты истечения срока для заключения договора купли-продажи Доли с Победителем аукциона / Единственным участником аукциона в соответствии с п. 1 статьи 381 ГК </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>РФ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC89203" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">В случае незаключения Продавцом договора купли-продажи Доли с Победителем аукциона / Единственным участником аукциона вследствие неполучения согласия Специализированного депозитария, Продавец и Организатор торгов не несут ответственности, предусмотренной ст. 381 ГК РФ. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55963BE1" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Договор купли-продажи Доли заключается между Продавцом и Победителем аукциона в течение 5 (пяти) рабочих дней с даты подведения итогов аукциона и получения Согласия АО «Специализированный депозитарий «ИНФИНИТУМ» в соответствии с примерной формой, размещенной на сайте www.lot-online.ru в разделе «карточка лота». При этом задаток, внесенный Победителем аукциона, ему не возвращается и засчитывается в счет оплаты цены Лота. </w:t>
       </w:r>
     </w:p>
@@ -5306,91 +5280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>форма которого размещена на сайте www.lot-online.ru в разделе «карточка лота».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CF0DE1D" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Договор купли-продажи Доли подлежит нотариальному удостоверению в порядке, установленном законодательством Российской </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">  по адресу: г. Краснодар, ул. им. Митрофана Седина, 143.</w:t>
+        <w:t>Договор купли-продажи Доли подлежит нотариальному удостоверению в порядке, установленном законодательством Российской Федерации  в  нотариальной  конторе  по адресу: г. Краснодар, ул. им. Митрофана Седина, 143.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F85EDBA" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Существенным условием договора купли-продажи Доли является обязательство Покупателя погасить кредиторскую задолженность Общества в порядке, размере, сроки и на условиях, указанных в договоре купли-продажи Доли, примерная форма которого размещена на сайте www.lot-online.ru в разделе «карточка лота».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FFDE7AF" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
@@ -5596,87 +5530,63 @@
       </w:hyperlink>
       <w:bookmarkStart w:id="1" w:name="_Hlk46490404"/>
     </w:p>
     <w:p w14:paraId="63D6FC4F" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:ind w:right="125" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Участник аукциона, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Участник аукциона, нереализовавший свое право на ознакомление с документами по </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>нереализовавший</w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>информационным сообщением, лишается права предъявлять претензии к Организатору торгов и Продавцу по поводу юридического, физического состояния Лота</w:t>
+        <w:t>Лоту и иной дополнительной информацией по Лоту в порядке, установленном настоящим информационным сообщением, лишается права предъявлять претензии к Организатору торгов и Продавцу по поводу юридического, физического состояния Лота</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="499A3D36" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00B772E0">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:right="60"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D2B2AA4" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
@@ -6561,75 +6471,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BF44F6D" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>«__</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">_____________20__г.                                  ________________ </w:t>
+        <w:t xml:space="preserve">«___»______________20__г.                                  ________________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66980653" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                        Подпись            </w:t>
       </w:r>
     </w:p>
@@ -7655,88 +7541,64 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3051DF23" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>«__</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">«___»______________20__г.                                  ________________/______________________________________/                            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE9FD48" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>_»_</w:t>
-[...24 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                               М.П. (при наличии)              Подпись                        Расшифровка подписи</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="5EA69C81" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00B772E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38CEE98A" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:jc w:val="right"/>
@@ -7812,69 +7674,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ф.И.О. (полностью) ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1CBA95" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">______________________________, ИНН или серия и номер </w:t>
-[...17 lines deleted...]
-        <w:t>_______________</w:t>
+        <w:t>______________________________, ИНН или серия и номер паспорта  ________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="252EC703" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00B772E0">
       <w:pPr>
         <w:pStyle w:val="ConsNormal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:ind w:right="-116" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9526" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
@@ -7995,69 +7839,51 @@
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12DC938D" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
             <w:pPr>
               <w:pStyle w:val="ConsNormal"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Степень Вашего родства либо Вашего статуса (супруг </w:t>
-[...17 lines deleted...]
-              <w:t>) по отношению к ПДЛ</w:t>
+              <w:t>Степень Вашего родства либо Вашего статуса (супруг или  супруга) по отношению к ПДЛ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2863" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33153734" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00B772E0">
             <w:pPr>
               <w:pStyle w:val="ConsNormal"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8598,67 +8424,57 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1. Иностранное публичное должностное лицо (ИПДЛ)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2567436B" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> назначаемое или избираемое лицо, занимающее какую-либо должность в законодательном, исполнительном, административном или судебном органе иностранного государства, и любое лицо, выполняющее какую-либо публичную функцию для иностранного государства, в том числе для публичного ведомства или публичного предприятия, а именно:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>- это любое назначаемое или избираемое лицо, занимающее какую-либо должность в законодательном, исполнительном, административном или судебном органе иностранного государства, и любое лицо, выполняющее какую-либо публичную функцию для иностранного государства, в том числе для публичного ведомства или публичного предприятия, а именно:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05921C58" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Главы государств (в том числе правящие королевские династии) или правительств;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5155FF7C" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
@@ -9978,75 +9794,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C2AD7A9" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>«__</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">_____________20__г.                                   _______________/______________________________________/                            </w:t>
+        <w:t xml:space="preserve">«___»______________20__г.                                   _______________/______________________________________/                            </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32A02E29" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                      М.П. (при наличии)    Подпись                        Расшифровка подписи</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4617A479" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:rPr>
@@ -10491,65 +10283,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67092D14" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
             <w:pPr>
               <w:pStyle w:val="afff0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Письмо-заверение (по Форме 2. Письмо-</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> ПАО - приложение 2 к настоящему перечню) </w:t>
+              <w:t xml:space="preserve">Письмо-заверение (по Форме 2. Письмо-заверение_для ПАО - приложение 2 к настоящему перечню) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>(подписывается ПАО)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>, к которому приобщаются:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6613492E" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
             <w:pPr>
               <w:pStyle w:val="afff0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="567"/>
               <w:jc w:val="both"/>
@@ -11365,65 +11143,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Документы, подтверждающие гражданство.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22CE31E3" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
             <w:pPr>
               <w:pStyle w:val="afff0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1025" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Вид на жительство в </w:t>
-[...13 lines deleted...]
-              <w:t>при наличии).</w:t>
+              <w:t>Вид на жительство в РФ  (при наличии).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B772E0" w14:paraId="7121C81B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0736E54C" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
             <w:pPr>
               <w:ind w:left="-561" w:firstLine="567"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -12323,71 +12087,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C566126" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
             <w:pPr>
               <w:ind w:firstLine="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>1. Письмо-заверение (по Форме 1. Письмо-</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> всех, кроме ПАО - приложение 1 к настоящему перечню, </w:t>
+              <w:t xml:space="preserve">1. Письмо-заверение (по Форме 1. Письмо-заверение_для всех, кроме ПАО - приложение 1 к настоящему перечню, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>подписывается Претендентом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
@@ -12497,65 +12241,51 @@
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1026"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Письмо-заверение (по Форме 2. Письмо-</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> ПАО - приложение 2 к настоящему перечню) </w:t>
+              <w:t xml:space="preserve">Письмо-заверение (по Форме 2. Письмо-заверение_для ПАО - приложение 2 к настоящему перечню) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>(подписывается ПАО)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>, к которому приобщаются:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17787ED3" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
             <w:pPr>
               <w:pStyle w:val="afff0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1026"/>
               </w:tabs>
@@ -12875,137 +12605,115 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Приложение 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46B15A51" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Форма 1. Письмо-</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Форма 1. Письмо-заверение_для всех кроме ПАО</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE2B15E" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00B772E0">
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>заверение_для</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FBB11C1" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3FBB11C1" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ПИСЬМО-ЗАВЕРЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A4F235" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ПИСЬМО-ЗАВЕРЕНИЕ</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06A4F235" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
+        <w:t>по состоянию на «__» _______ 202_ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00EC8D9C" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00B772E0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="0E014F8C" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Наименование организации   ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63557856" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:right="6208"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
@@ -13017,51 +12725,51 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ОГРН, ИНН   ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F675B6" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>В целях выполнения Указа Президента РФ от 01.03.2022 № 81 «О дополнительных временных мерах экономического характера по обеспечению финансовой стабильности Российской Федерации» и Указа Президента РФ от 05.03.2022 № 95 «О временном порядке исполнения обязательств перед некоторыми иностранными кредиторами» сообщаю и заверяю, что организация:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0EB004" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00DE6E31">
+    <w:p w14:paraId="6A0EB004" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00AB4BFE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1784922742"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -13158,51 +12866,51 @@
     </w:p>
     <w:p w14:paraId="50836EAE" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> иностранным лицом, связанным с иностранными государствами, которые совершают в отношении российских юридических лиц и физических лиц недружественные действия (в том числе если местом его регистрации, местом преимущественного ведения им хозяйственной деятельности или местом преимущественного извлечения им прибыли от деятельности являются эти государства);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D39F242" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00DE6E31">
+    <w:p w14:paraId="5D39F242" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00AB4BFE">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1417004884"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -14097,51 +13805,51 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="370C7C1A" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Контролирующее лицо организации:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7501B567" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00DE6E31">
+    <w:p w14:paraId="7501B567" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00AB4BFE">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="304972635"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -14250,51 +13958,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>иностранным лицом, связанным с иностранными государствами, которые совершают в отношении российских юридических лиц и физических лиц недружественные действия (в том числе если местом его регистрации, местом преимущественного ведения им хозяйственной деятельности или местом преимущественного извлечения им прибыли от деятельности являются эти государства);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57784644" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00B772E0">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C2C808F" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00DE6E31">
+    <w:p w14:paraId="3C2C808F" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00AB4BFE">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="105629724"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -15020,69 +14728,51 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (в соответствии со статьей 5 Федерального закона от 29 апреля 2008 г. № 57-ФЗ «О порядке осуществления иностранных инвестиций в хозяйственные общества, имеющие стратегическое значение для обеспечения обороны страны и безопасности государства»):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50575384" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">1)  контролирующее лицо имеет право прямо или косвенно распоряжаться (в том числе на основании договора доверительного управления имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем пятьюдесятью процентами общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный капитал контролируемого лица (в том числе в случае, если указанное право временно передано иному лицу (иным лицам) на основании договора доверительного управления имуществом, договора залога, договора </w:t>
-[...17 lines deleted...]
-        <w:t>, обеспечительного платежа, иного соглашения или сделки);</w:t>
+        <w:t>1)  контролирующее лицо имеет право прямо или косвенно распоряжаться (в том числе на основании договора доверительного управления имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем пятьюдесятью процентами общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный капитал контролируемого лица (в том числе в случае, если указанное право временно передано иному лицу (иным лицам) на основании договора доверительного управления имуществом, договора залога, договора репо, обеспечительного платежа, иного соглашения или сделки);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="412BBEFA" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2) контролирующее лицо на основании договора или по иным основаниям получило право или полномочие определять решения, принимаемые контролируемым лицом, в том числе условия осуществления контролируемым лицом предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="464A565C" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:spacing w:before="120"/>
@@ -15119,69 +14809,51 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4) контролирующее лицо осуществляет полномочия управляющей компании контролируемого лица.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="242AB501" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">В случае, если выбрано основание контроля по </w:t>
-[...17 lines deleted...]
-        <w:t>. 2)-4), а также в случае осуществления контроля по п. 1) не на основании владения в уставном капитале организации, в том числе через третьих лиц, предоставляются документы, подтверждающие контроль.</w:t>
+        <w:t>В случае, если выбрано основание контроля по п.п. 2)-4), а также в случае осуществления контроля по п. 1) не на основании владения в уставном капитале организации, в том числе через третьих лиц, предоставляются документы, подтверждающие контроль.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="156EB418" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00B772E0">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52FFB032" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15703,51 +15375,51 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>В целях выполнения Указа Президента РФ от 01.03.2022 № 81 «О дополнительных временных мерах экономического характера по обеспечению финансовой стабильности Российской Федерации» и Указа Президента РФ от 05.03.2022 № 95 «О временном порядке исполнения обязательств перед некоторыми иностранными кредиторами» сообщаю и заверяю, что:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21DC8BBE" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1. Организация:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E9BC23" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00DE6E31">
+    <w:p w14:paraId="24E9BC23" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00AB4BFE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1417095365"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -15844,51 +15516,51 @@
     </w:p>
     <w:p w14:paraId="35E34276" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> иностранным лицом, связанным с иностранными государствами, которые совершают в отношении российских юридических лиц и физических лиц недружественные действия (в том числе если местом его регистрации, местом преимущественного ведения им хозяйственной деятельности или местом преимущественного извлечения им прибыли от деятельности являются эти государства);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A798819" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00DE6E31">
+    <w:p w14:paraId="6A798819" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00AB4BFE">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1022819441"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -16011,51 +15683,51 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D4FBFBB" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2. Контролирующее лицо организации:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777B6A08" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00DE6E31">
+    <w:p w14:paraId="777B6A08" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00AB4BFE">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-663318028"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -16151,51 +15823,51 @@
     </w:p>
     <w:p w14:paraId="549FB3E9" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>иностранным лицом, связанным с иностранными государствами, которые совершают в отношении российских юридических лиц и физических лиц недружественные действия (в том числе если местом его регистрации, местом преимущественного ведения им хозяйственной деятельности или местом преимущественного извлечения им прибыли от деятельности являются эти государства);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC5C6FE" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00DE6E31">
+    <w:p w14:paraId="0DC5C6FE" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00AB4BFE">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1602258756"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -16948,69 +16620,51 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (в соответствии со статьей 5 Федерального закона от 29 апреля 2008 г. № 57-ФЗ «О порядке осуществления иностранных инвестиций в хозяйственные общества, имеющие стратегическое значение для обеспечения обороны страны и безопасности государства»):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2600F80A" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">1)  контролирующее лицо имеет право прямо или косвенно распоряжаться (в том числе на основании договора доверительного управления имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем пятьюдесятью процентами общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный капитал контролируемого лица (в том числе в случае, если указанное право временно передано иному лицу (иным лицам) на основании договора доверительного управления имуществом, договора залога, договора </w:t>
-[...17 lines deleted...]
-        <w:t>, обеспечительного платежа, иного соглашения или сделки);</w:t>
+        <w:t>1)  контролирующее лицо имеет право прямо или косвенно распоряжаться (в том числе на основании договора доверительного управления имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем пятьюдесятью процентами общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный капитал контролируемого лица (в том числе в случае, если указанное право временно передано иному лицу (иным лицам) на основании договора доверительного управления имуществом, договора залога, договора репо, обеспечительного платежа, иного соглашения или сделки);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E386CD4" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2) контролирующее лицо на основании договора или по иным основаниям получило право или полномочие определять решения, принимаемые контролируемым лицом, в том числе условия осуществления контролируемым лицом предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B3C8A6" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:spacing w:before="120"/>
@@ -17525,71 +17179,51 @@
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:ind w:right="-5" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">__________________________________________________________________________________, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(полное наименование юр. лица, либо ФИО, номер и дата выдачи </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> лица, подающего заявку)</w:t>
+        <w:t>(полное наименование юр. лица, либо ФИО, номер и дата выдачи паспорта  физ. лица, подающего заявку)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7785FA6B" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00B772E0">
       <w:pPr>
         <w:pStyle w:val="afff"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:ind w:right="-5" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69E4E290" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:pStyle w:val="afff"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:ind w:right="-5" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -18167,75 +17801,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Выполнять правила и условия проведения аукциона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, указанные в информационном сообщении, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>№_______</w:t>
-[...23 lines deleted...]
-        <w:t>код лота)</w:t>
+        <w:t>№________(код лота)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, размещенном на сайте </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:tooltip="http://www.auction-house.ru/" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>www.auction-house.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
@@ -19186,69 +18796,51 @@
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Акционерное общество «Российский аукционный дом»,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> именуемое в дальнейшем «Оператор электронной площадки», в лице Заместителя генерального директора </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Елены Владимировны, действующей на основании Доверенности № Д-003 от 01.01.2026 и присоединившийся к настоящему Договору</w:t>
+        <w:t xml:space="preserve"> именуемое в дальнейшем «Оператор электронной площадки», в лице Заместителя генерального директора Канцеровой Елены Владимировны, действующей на основании Доверенности № Д-003 от 01.01.2026 и присоединившийся к настоящему Договору</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>претендент</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -19589,69 +19181,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5. Исполнение обязанности по внесению суммы задатка третьими лицами не допускается.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BB0D9A" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. Сроки и порядок возврата суммы задатка, внесенного Претендентом на счет Оператора </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> определяются Регламентом АО «Российский аукционный дом» О порядке работы с денежными средствами, перечисляемыми в качестве задатка, обеспечительного платежа при проведении электронных торгов по продаже имущества(предприятия) должников в ходе про</w:t>
+        <w:t>6. Сроки и порядок возврата суммы задатка, внесенного Претендентом на счет Оператора электронной площадки определяются Регламентом АО «Российский аукционный дом» О порядке работы с денежными средствами, перечисляемыми в качестве задатка, обеспечительного платежа при проведении электронных торгов по продаже имущества(предприятия) должников в ходе про</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>цедур, применяемых в деле о банкротстве, а также имущества частных собственников (далее – Регламент)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aff3"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -20379,69 +19953,51 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>ОТ ПРЕТЕНДЕНТА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="387C294F" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">_____________________/ Е.В. </w:t>
-[...17 lines deleted...]
-        <w:t>/</w:t>
+        <w:t>_____________________/ Е.В. Канцерова/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">            _______________________/_________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="0E498B5A" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00B772E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3673B265" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00B772E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -20517,288 +20073,266 @@
 </w:comments>
 </file>
 
 <file path=word/commentsExtendedDocument.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w15:commentEx w15:paraId="00000001" w15:done="0"/>
   <w15:commentEx w15:paraId="00000002" w15:paraIdParent="00000001" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensibleDocument.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w16cex:commentExtensible w16cex:durableId="335068C6" w16cex:dateUtc="2026-03-31T15:01:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="5796F642" w16cex:dateUtc="2026-04-15T14:02:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIdsDocument.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid">
   <w16cid:commentId w16cid:paraId="00000001" w16cid:durableId="335068C6"/>
   <w16cid:commentId w16cid:paraId="00000002" w16cid:durableId="5796F642"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1992385B" w14:textId="77777777" w:rsidR="00DE6E31" w:rsidRDefault="00DE6E31">
+    <w:p w14:paraId="349FE536" w14:textId="77777777" w:rsidR="00AB4BFE" w:rsidRDefault="00AB4BFE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E7C6E56" w14:textId="77777777" w:rsidR="00DE6E31" w:rsidRDefault="00DE6E31">
+    <w:p w14:paraId="43CE6EB0" w14:textId="77777777" w:rsidR="00AB4BFE" w:rsidRDefault="00AB4BFE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="86"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:panose1 w:val="05010000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
-    <w:charset w:val="00"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NewsGothic_A.Z_PS">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
-    <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
-    <w:charset w:val="00"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
-    <w:charset w:val="00"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NTTimes/Cyrillic">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial, sans-serif">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
-    <w:charset w:val="00"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="191BEB66" w14:textId="77777777" w:rsidR="00DE6E31" w:rsidRDefault="00DE6E31">
+    <w:p w14:paraId="199620E8" w14:textId="77777777" w:rsidR="00AB4BFE" w:rsidRDefault="00AB4BFE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46F2A17D" w14:textId="77777777" w:rsidR="00DE6E31" w:rsidRDefault="00DE6E31">
+    <w:p w14:paraId="52D6678E" w14:textId="77777777" w:rsidR="00AB4BFE" w:rsidRDefault="00AB4BFE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="47B79F35" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:pStyle w:val="af7"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aff3"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Торги   </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">  сообщением. </w:t>
+        <w:t xml:space="preserve"> Торги   проводятся  в   электронной   торговой  сессии  на  условиях,  определенных    настоящим  Информационным  сообщением. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="6A638579" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aff3"/>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -20928,51 +20462,51 @@
         </w:rPr>
         <w:t>При оформлении заявки от претендента – юридического лица настоящий пункт подлежит удалению.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="26641BB9" w14:textId="77777777" w:rsidR="00B772E0" w:rsidRDefault="00430D1F">
       <w:pPr>
         <w:pStyle w:val="af7"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aff3"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Если иное не предусмотрено информационным сообщением о проведении торгов</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="015D7AD8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="823EF720"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="2.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
@@ -24084,598 +23618,599 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5390" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6110" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6830" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="95756831">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="645353408">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2083524656">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="252787897">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1981182317">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="529924997">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="641348464">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1660304681">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1134637746">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1323000136">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="395199990">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="793254593">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1192913999">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1209563363">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1377854343">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="198863884">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1061558950">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="957637597">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="26"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="962535600">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1435444099">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="27"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="227426146">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="909967591">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1750931332">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1609198904">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1226797719">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="238371037">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="711736802">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1754626576">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="628585307">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1470513467">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="759722382">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1306743309">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/peopleDocument.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w15:person w15:author="Татьяна">
     <w15:presenceInfo w15:providerId="None" w15:userId="Татьяна"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B772E0"/>
     <w:rsid w:val="003C590D"/>
     <w:rsid w:val="00430D1F"/>
     <w:rsid w:val="00803A65"/>
+    <w:rsid w:val="00AB4BFE"/>
     <w:rsid w:val="00B772E0"/>
     <w:rsid w:val="00C331E1"/>
     <w:rsid w:val="00C8442E"/>
     <w:rsid w:val="00DE6E31"/>
+    <w:rsid w:val="00FF7D5C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7FDCB05D"/>
   <w15:docId w15:val="{85DA4113-1182-420A-9CB3-915881EDACED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -36918,51 +36453,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="afff8">
     <w:name w:val="Название Знак"/>
     <w:link w:val="StGen0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lot-online.ru/index.php?dispatch=rad_attachment.getfile&amp;attachment_id=2726853&amp;inline=true" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sales.lot-online.ru/e-auction/media/reglament.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.auction-house.ru/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.onlyoffice.com/commentsExtensibleDocument" Target="commentsExtensibleDocument.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lot-online.ru/index.php?dispatch=rad_attachment.getfile&amp;attachment_id=2726858&amp;inline=true" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vladimirova@radholding.ru" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.onlyoffice.com/commentsDocument" Target="commentsDocument.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sales.lot-online.ru/e-auction/media/reglament.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/main?base=LAW;n=72518;fld=134" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.onlyoffice.com/commentsIdsDocument" Target="commentsIdsDocument.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=F7230824660DDAF21EA5278C4DCCB0A40193D634DF0E96603E596081FDDC91BD2741A80EA823229569EDE85C7Fl1C8U" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sales.lot-online.ru/e-auction/media/reglament.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.onlyoffice.com/commentsExtendedDocument" Target="commentsExtendedDocument.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sales.lot-online.ru/e-auction/media/reglament.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/main?base=LAW;n=72518;fld=134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.onlyoffice.com/peopleDocument" Target="peopleDocument.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lot-online.ru/static/ecp_list.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lot-online.ru/index.php?dispatch=rad_attachment.getfile&amp;attachment_id=2726846&amp;inline=true" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=F7230824660DDAF21EA5398249CCB0A40399D533DB0B96603E596081FDDC91BD2741A80EA823229569EDE85C7Fl1C8U" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -37157,57 +36692,57 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5325C727-4407-4E76-BF62-862F22095065}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
-  <Words>11498</Words>
-  <Characters>65542</Characters>
+  <Words>11505</Words>
+  <Characters>65584</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>546</Lines>
   <Paragraphs>153</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>76887</CharactersWithSpaces>
+  <CharactersWithSpaces>76936</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Роман</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>