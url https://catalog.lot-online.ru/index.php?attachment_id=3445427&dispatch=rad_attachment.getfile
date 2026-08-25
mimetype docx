--- v0 (2026-07-02)
+++ v1 (2026-08-25)
@@ -296,61 +296,59 @@
         <w:r w:rsidRPr="004E50C7">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r w:rsidRPr="004E50C7">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>online</w:t>
         </w:r>
         <w:r w:rsidRPr="004E50C7">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="004E50C7">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00F30D8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="134B4793" w14:textId="77777777" w:rsidR="00573FA0" w:rsidRPr="00F30D8B" w:rsidRDefault="00573FA0" w:rsidP="00573FA0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -1082,102 +1080,75 @@
             <w:rStyle w:val="af4"/>
           </w:rPr>
           <w:t>krsk@auction-house.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001D366C">
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD5E582" w14:textId="77777777" w:rsidR="005D50B4" w:rsidRPr="005D50B4" w:rsidRDefault="005D50B4" w:rsidP="00573FA0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Телефоны Службы технической поддержки </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Телефоны Службы технической поддержки Lot-</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t>nline.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>ru</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>: 8-800-777-57-57, доб. 235, 231</w:t>
       </w:r>
       <w:r w:rsidR="00884151">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D27FED" w14:textId="77777777" w:rsidR="008E2AE8" w:rsidRDefault="008E2AE8" w:rsidP="00573FA0">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -1338,86 +1309,116 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">358/1000 доли (с допустимым отклонением +/-10 %) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07990">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>в праве общедолевой собственности на нежилое помещение, расположенно</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:r w:rsidRPr="00E07990">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> по адресу: Российская Федерация, Красноярский край, городской округ город Сосновоборск, город Сосновоборск, улица Ленинского Комсомола, дом 29, помещение 1, 1 этаж, </w:t>
+        <w:t xml:space="preserve"> по адресу: Российская Федерация, Красноярский край, городской округ город Сосновоборск, город Сосновоборск, улица Ленинского Комсомола, дом 29, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005755EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>помещение 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07990">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1 этаж, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07990">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">общей площадью 420,4 кв. м, кадастровый номер: 24:56:0201006:1268, принадлежащее ПАО Сбербанк на праве собственности, что подтверждается записью регистрации в Едином государственном реестре недвижимости № 24-24-30/003/2007-159 от 27.08.2014. Существующие ограничения (обременения) права: не зарегистрировано. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06351AC4" w14:textId="77777777" w:rsidR="00E07990" w:rsidRPr="00E07990" w:rsidRDefault="00E07990" w:rsidP="00E07990">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E07990">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07990">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Нежилое помещение, общей площадью 18,6 кв. м, 1 этаж</w:t>
       </w:r>
       <w:r w:rsidRPr="00E07990">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, расположенное по адресу: Красноярский край, г. Сосновоборск, ул. Ленинского Комсомола, д. 29, пом. 4, кадастровый номер 24:56:0201006:1267, принадлежащее ПАО Сбербанк на праве собственности, что подтверждается записью регистрации в Едином государственном реестре недвижимости № 24-24-30/003/2007-159 от 27.08.2014. Существующие ограничения (обременения) права: не зарегистрировано. </w:t>
+        <w:t xml:space="preserve">, расположенное по адресу: Красноярский край, г. Сосновоборск, ул. Ленинского Комсомола, д. 29, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005755EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>пом. 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07990">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, кадастровый номер 24:56:0201006:1267, принадлежащее ПАО Сбербанк на праве собственности, что подтверждается записью регистрации в Едином государственном реестре недвижимости № 24-24-30/003/2007-159 от 27.08.2014. Существующие ограничения (обременения) права: не зарегистрировано. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E507E29" w14:textId="77777777" w:rsidR="00E07990" w:rsidRDefault="00E07990" w:rsidP="00E07990">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E07990">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Нежилое помещение, общей площадью 124,8 кв. м</w:t>
       </w:r>
       <w:r w:rsidRPr="00E07990">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B3674C">
@@ -2423,61 +2424,59 @@
         <w:r w:rsidRPr="00534145">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r w:rsidRPr="00534145">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>online</w:t>
         </w:r>
         <w:r w:rsidRPr="00534145">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00534145">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00534145">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C667BAA" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="00534145" w:rsidRDefault="00D610A5" w:rsidP="00D610A5">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52A2EEBD" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRDefault="00D610A5" w:rsidP="0036098D">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3486,114 +3485,90 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="126F2E9F" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="002F1612" w:rsidRDefault="00D610A5" w:rsidP="002F1612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002F1612">
         <w:t>Сертификат (свидетельство) о регистрации (инкорпорации);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E5C5211" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="002F1612" w:rsidRDefault="00D610A5" w:rsidP="002F1612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002F1612">
-        <w:t>Сертификат (свидетельство) о директорах и решение о назначении директора(-</w:t>
-[...7 lines deleted...]
-        <w:t>);</w:t>
+        <w:t>Сертификат (свидетельство) о директорах и решение о назначении директора(-ов);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C53AE1" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="002F1612" w:rsidRDefault="00D610A5" w:rsidP="002F1612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002F1612">
         <w:t>Сертификат на акции (иной аналогичный документ);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1770A860" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="002F1612" w:rsidRDefault="00D610A5" w:rsidP="002F1612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002F1612">
         <w:t>Выписка из торгового реестра или сертификат ИНКАМБЕНСИ (иное эквивалентное доказательство юридического статуса иностранного лица в соответствии с законодательством страны его местонахождения) не старше 30 дней;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F82E29" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="002F1612" w:rsidRDefault="00D610A5" w:rsidP="002F1612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002F1612">
-        <w:t>Сертификат должного состояния (</w:t>
-[...15 lines deleted...]
-        <w:t>) не старше 30 дней;</w:t>
+        <w:t>Сертификат должного состояния (good standing) не старше 30 дней;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="670FB914" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRDefault="00D610A5" w:rsidP="002F1612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002F1612">
         <w:t>Решение об одобрении или совершении сделки или письмо об отсутствии необходимости такого одобрения, получения согласия на ее совершение</w:t>
       </w:r>
       <w:r w:rsidR="00C56946">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="613C1A77" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="00E2163C" w:rsidRDefault="00D610A5" w:rsidP="00D610A5">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E2163C">
         <w:t>Иные документы, требование к предоставлению которых может быть установлено Организатором торгов в сообщении о проведении торгов или федеральным законом.</w:t>
@@ -4012,61 +3987,59 @@
         <w:r w:rsidRPr="00757FE8">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r w:rsidRPr="00757FE8">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>online</w:t>
         </w:r>
         <w:r w:rsidRPr="00757FE8">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00757FE8">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00757FE8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> в разделе «карточка лота». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C912ED" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="00F30D8B" w:rsidRDefault="00D610A5" w:rsidP="00D610A5">
       <w:pPr>
         <w:ind w:right="72" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F30D8B">
         <w:t>Указанный договор о задатке считается в любом случае заключенным на условиях формы договора о задатке (договора присоединения) в случае подачи заявки на участие в аукционе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F30D8B">
         <w:t>и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4224,59 +4197,57 @@
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>auction</w:t>
         </w:r>
         <w:r w:rsidRPr="00134F22">
           <w:rPr>
             <w:rStyle w:val="af4"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r w:rsidRPr="00134F22">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>house</w:t>
         </w:r>
         <w:r w:rsidRPr="00134F22">
           <w:rPr>
             <w:rStyle w:val="af4"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00134F22">
           <w:rPr>
             <w:rStyle w:val="af4"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="007E5C3F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>, на официальном интернет-сайте электронной торговой площадки: «</w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00134F22">
           <w:rPr>
             <w:rStyle w:val="af4"/>
           </w:rPr>
           <w:t>www.lot-online.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007E5C3F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04766CC0" w14:textId="77777777" w:rsidR="00D610A5" w:rsidRPr="00F30D8B" w:rsidRDefault="00D610A5" w:rsidP="00D610A5">
       <w:pPr>
         <w:ind w:firstLine="567"/>
@@ -5047,78 +5018,251 @@
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-57" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87394">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Подключение к сетям водоснабжения/водоотведения и электроснабжения Покупатель осуществляет самостоятельно.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4924777A" w14:textId="77777777" w:rsidR="00F87394" w:rsidRPr="00F87394" w:rsidRDefault="00F87394" w:rsidP="00F87394">
+    <w:p w14:paraId="4924777A" w14:textId="77777777" w:rsidR="00F87394" w:rsidRDefault="00F87394" w:rsidP="00F87394">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-57" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87394">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Покупатель самостоятельно заключает прямой договор с ресурсоснабжающей организацией по теплоснабжению.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="23E90663" w14:textId="67661E65" w:rsidR="005755EB" w:rsidRPr="005755EB" w:rsidRDefault="005755EB" w:rsidP="005755EB">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="-57" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005755EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В отношении </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005755EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">358/1000 доли </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005755EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">помещения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005755EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 ПАО Сбербанк информирует: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E08D23C" w14:textId="77777777" w:rsidR="005755EB" w:rsidRDefault="005755EB" w:rsidP="000D4465">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:before="24" w:after="24"/>
+        <w:ind w:left="0" w:right="-57" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005755EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>На момент передачи Объекта отделка на вновь возведенных конструкциях будет отсутствовать, на местах демонтированных конструкций могут оставаться следы разбора. Банк не производит восстановительных и отделочных работ. Все инженерное оборудование Банка (кондиционеры, системы вентиляции, охранные и пожарные датчики, оборудование видеонаблюдения и контроля доступа, кабельные линии и пр.) может подлежать демонтажу и вывозу Банком до передачи Объекта.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005755EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C76253" w14:textId="3CEDE1FB" w:rsidR="005755EB" w:rsidRPr="005755EB" w:rsidRDefault="005755EB" w:rsidP="000D4465">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:before="24" w:after="24"/>
+        <w:ind w:left="0" w:right="-57" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005755EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Участвуя в аукционе, Покупатель подтверждает, что ознакомлен с данными условиями и согласен принять Объект в указанном состоянии и не будет иметь к Банку требований и претензий, связанных с качеством отделки, наличием/отсутствием перегородок, состоянием поверхностей, а также последствиями демонтажа оборудования</w:t>
+      </w:r>
+      <w:r w:rsidR="002B4EB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EAEA324" w14:textId="77777777" w:rsidR="005755EB" w:rsidRPr="005755EB" w:rsidRDefault="005755EB" w:rsidP="005755EB">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="-57" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="26B57BBF" w14:textId="46CB823B" w:rsidR="00D4540C" w:rsidRDefault="00D4540C" w:rsidP="00D4540C">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-57" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7AEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -5579,87 +5723,51 @@
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00FA5D79" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="00947FB9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В целях выполнения Указа Президента РФ № 79 от 28.02.2022, Указа Президента РФ № 81 от </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> и заверяю, что Общество</w:t>
+        <w:t>В целях выполнения Указа Президента РФ № 79 от 28.02.2022, Указа Президента РФ № 81 от 01.03.2022,Указа Президента РФ № 95 от 05.03.2022 и Указа Президента РФ № 126 от 18.03.2022  сообщаю и заверяю, что Общество</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FE0942B" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="00947FB9">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -5750,69 +5858,51 @@
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="020C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="020C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Перечень лиц, входящих в группу контролирующих лиц </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="020C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">- физических лиц, а также </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> индивидуально или совместно владеющих прямо или косвенно (через третьих лиц) более чем 50% в капитале Общества</w:t>
+        <w:t>- физических лиц, а также Госучастников индивидуально или совместно владеющих прямо или косвенно (через третьих лиц) более чем 50% в капитале Общества</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="020C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="020C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af7"/>
         <w:tblW w:w="14742" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -5840,63 +5930,52 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06F98CFD" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="00B108B4">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ФИО/    наименование </w:t>
+              <w:t>ФИО/    наименование Госучастника</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
                 <w:b/>
                 <w:color w:val="020C22"/>
@@ -6151,63 +6230,52 @@
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B3DBCFA" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="00B108B4">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Для </w:t>
+              <w:t>Для Госучастника</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – страна регистрации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A87C472" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="00B108B4">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
@@ -6474,62 +6542,52 @@
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Перечень стран,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> в которых имеются вид(-ы) на жительство (адрес </w:t>
+              <w:t xml:space="preserve"> в которых имеются вид(-ы) на жительство (адрес регистрации)*</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="57B0F12B" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="00B108B4">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A20E81F" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="00B108B4">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="020C22"/>
@@ -8260,62 +8318,52 @@
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E236B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Перечень стран,</w:t>
             </w:r>
             <w:r w:rsidRPr="006E236B">
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> в которых имею вид(-ы) на жительство (адрес </w:t>
+              <w:t xml:space="preserve"> в которых имею вид(-ы) на жительство (адрес регистрации)*</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="494BAE1D" w14:textId="77777777" w:rsidR="00601173" w:rsidRPr="006E236B" w:rsidRDefault="00601173" w:rsidP="0045799D">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="776376C2" w14:textId="77777777" w:rsidR="00601173" w:rsidRPr="006E236B" w:rsidRDefault="00601173" w:rsidP="0045799D">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -9358,62 +9406,52 @@
             </w:r>
             <w:r w:rsidRPr="006E236B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>вид(-ы) на жительство</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A3D2B">
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(адрес </w:t>
+              <w:t>(адрес регистрации)*</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="006E236B">
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  в иностранном государстве</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3827EB36" w14:textId="77777777" w:rsidR="00601173" w:rsidRPr="006E236B" w:rsidRDefault="00601173" w:rsidP="0045799D">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E236B">
               <w:rPr>
@@ -9490,62 +9528,52 @@
               </w:rPr>
               <w:t>Перечень стран,</w:t>
             </w:r>
             <w:r w:rsidRPr="006E236B">
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> в которых имею вид(-ы) на жительство</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006E6A1D">
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(адрес </w:t>
+              <w:t>(адрес регистрации)*</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="10E0FE5E" w14:textId="77777777" w:rsidR="00601173" w:rsidRPr="006E236B" w:rsidRDefault="00601173" w:rsidP="0045799D">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="020C22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="228B26A1" w14:textId="77777777" w:rsidR="00601173" w:rsidRPr="005A3D2B" w:rsidRDefault="00601173" w:rsidP="0045799D">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -10488,65 +10516,51 @@
           <w:p w14:paraId="05EF5833" w14:textId="77777777" w:rsidR="00300953" w:rsidRPr="00582E7F" w:rsidRDefault="00300953" w:rsidP="0045799D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582E7F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Лицо считается находящимся под контролем при наличии одного из признаков:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A1746F0" w14:textId="77777777" w:rsidR="00300953" w:rsidRPr="00582E7F" w:rsidRDefault="00300953" w:rsidP="0045799D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582E7F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">1) контролирующее лицо имеет право прямо или косвенно распоряжаться (в т. ч. на основании договора доверительного управления  имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем  50% (для организаций, осуществляющих пользование участком недр федерального значения и (или) добычу (вылов) водных  биологических ресурсов – 25%) общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный   капитал контролируемого лица (в т. ч. в случае, если указанное право временно передано иному лицу (иным лицам) на основании  договора доверительного управления имуществом, договора залога, договора </w:t>
-[...13 lines deleted...]
-              <w:t>, обеспечительного платежа, иного соглашения или  сделки);</w:t>
+              <w:t>1) контролирующее лицо имеет право прямо или косвенно распоряжаться (в т. ч. на основании договора доверительного управления  имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем  50% (для организаций, осуществляющих пользование участком недр федерального значения и (или) добычу (вылов) водных  биологических ресурсов – 25%) общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный   капитал контролируемого лица (в т. ч. в случае, если указанное право временно передано иному лицу (иным лицам) на основании  договора доверительного управления имуществом, договора залога, договора репо, обеспечительного платежа, иного соглашения или  сделки);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A0937AE" w14:textId="77777777" w:rsidR="00300953" w:rsidRPr="00582E7F" w:rsidRDefault="00300953" w:rsidP="0045799D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00582E7F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2) контролирующее лицо на основании договора или по иным основаниям получило право или полномочие определять решения</w:t>
             </w:r>
             <w:r w:rsidR="00C51978">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00582E7F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
@@ -11530,59 +11544,51 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3FC5">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A593A8D" w14:textId="79A2A9C2" w:rsidR="00ED3FC5" w:rsidRPr="00ED3FC5" w:rsidRDefault="00ED3FC5" w:rsidP="00ED3FC5">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3FC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
-[...7 lines deleted...]
-        <w:t>стоимость помещения №4</w:t>
+        <w:t>- стоимость помещения №4</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3FC5">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> -  653 114 (</w:t>
       </w:r>
       <w:r w:rsidR="004D48C2">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Ш</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3FC5">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>естьсот пятьдесят три тысячи сто четырнадцать) руб</w:t>
       </w:r>
       <w:r w:rsidR="004D48C2">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -11669,59 +11675,51 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3FC5">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C282FE6" w14:textId="7AD2A585" w:rsidR="00ED3FC5" w:rsidRPr="00ED3FC5" w:rsidRDefault="00ED3FC5" w:rsidP="00ED3FC5">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3FC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
-[...7 lines deleted...]
-        <w:t>стоимость помещения №5</w:t>
+        <w:t>- стоимость помещения №5</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3FC5">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> -  593 114 (</w:t>
       </w:r>
       <w:r w:rsidR="004D48C2">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>П</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3FC5">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ятьсот девяносто три тысячи сто четырнадцать) руб</w:t>
       </w:r>
       <w:r w:rsidR="004D48C2">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -11811,98 +11809,87 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="73350F1E" w14:textId="23A9264E" w:rsidR="00ED3FC5" w:rsidRPr="00ED3FC5" w:rsidRDefault="00ED3FC5" w:rsidP="00ED3FC5">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="510A6540" w14:textId="77777777" w:rsidR="00705B53" w:rsidRPr="00077946" w:rsidRDefault="00705B53" w:rsidP="00705B53">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00077946">
         <w:rPr>
           <w:rStyle w:val="ac"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00077946">
-        <w:t xml:space="preserve">   </w:t>
-[...2 lines deleted...]
-        <w:t>Физические  и юридические  лица,  поименованными непосредственно  в   Перечне, а   также организации,</w:t>
+        <w:t xml:space="preserve">   Физические  и юридические  лица,  поименованными непосредственно  в   Перечне, а   также организации,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16DB32E0" w14:textId="77777777" w:rsidR="00705B53" w:rsidRPr="00077946" w:rsidRDefault="00705B53" w:rsidP="00705B53">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00077946">
         <w:t xml:space="preserve">находящиеся  в их собственности  или под их контролем (далее – Субъекты  санкций РФ) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="723B810E" w14:textId="77777777" w:rsidR="00705B53" w:rsidRPr="00077946" w:rsidRDefault="00705B53" w:rsidP="00705B53">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00077946">
         <w:t>Лицом    находящимися  в  собственности  признаются    лицо  доля участия (прямого или косвенного) которого  или в совокупности нескольких лиц, из числа поименованных в Перечне, в юридическом лице равна или превышает 50%.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FD2F370" w14:textId="77777777" w:rsidR="00705B53" w:rsidRPr="00077946" w:rsidRDefault="00705B53" w:rsidP="00705B53">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00077946">
         <w:t>Лицо признается Контролирующим лицом организации при наличии одного из следующих признаков:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD20B8C" w14:textId="77777777" w:rsidR="00705B53" w:rsidRPr="00077946" w:rsidRDefault="00705B53" w:rsidP="00705B53">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00077946">
-        <w:t xml:space="preserve">1) контролирующее лицо имеет право прямо или косвенно распоряжаться (в т. ч. на основании договора доверительного управления  имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем  50% (для организаций, осуществляющих пользование участком недр федерального значения и (или) добычу (вылов) водных  биологических ресурсов – 25%) общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный   капитал контролируемого лица (в т. ч. в случае, если указанное право временно передано иному лицу (иным лицам) на основании  договора доверительного управления имуществом, договора залога, договора </w:t>
-[...7 lines deleted...]
-        <w:t>, обеспечительного платежа, иного соглашения или  сделки);</w:t>
+        <w:t>1) контролирующее лицо имеет право прямо или косвенно распоряжаться (в т. ч. на основании договора доверительного управления  имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем  50% (для организаций, осуществляющих пользование участком недр федерального значения и (или) добычу (вылов) водных  биологических ресурсов – 25%) общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный   капитал контролируемого лица (в т. ч. в случае, если указанное право временно передано иному лицу (иным лицам) на основании  договора доверительного управления имуществом, договора залога, договора репо, обеспечительного платежа, иного соглашения или  сделки);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3711B714" w14:textId="77777777" w:rsidR="00705B53" w:rsidRPr="00077946" w:rsidRDefault="00705B53" w:rsidP="00705B53">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00077946">
         <w:t xml:space="preserve">2) контролирующее лицо на основании договора или по иным основаниям получило право или полномочие определять решения,   принимаемые контролируемым лицом, в т.ч. условия осуществления контролируемым лицом предпринимательской деятельности; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA93D1A" w14:textId="77777777" w:rsidR="00705B53" w:rsidRPr="00077946" w:rsidRDefault="00705B53" w:rsidP="00705B53">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00077946">
         <w:t>3) контролирующее лицо имеет право назначать единоличный исполнительный орган (ЕИО) и (или) более чем 50% состава  коллегиального исполнительного органа контролируемого лица и (или) имеет безусловную возможность избирать более чем 50% состава   совета директоров (наблюдательного совета) или иного коллегиального органа управления контролируемого лица;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2099E930" w14:textId="77777777" w:rsidR="00705B53" w:rsidRPr="00077946" w:rsidRDefault="00705B53" w:rsidP="00705B53">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -11954,83 +11941,67 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">  Ненужное зачеркнуть.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="7F9A69B8" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="00947FB9">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ac"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Под </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> понимаются государственные органы, государственные предприятия/ организации/ учреждения, государственные корпорации/государственные органы иностранного государства.</w:t>
+        <w:t xml:space="preserve"> Под Госучастником понимаются государственные органы, государственные предприятия/ организации/ учреждения, государственные корпорации/государственные органы иностранного государства.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="61D6BF76" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="00947FB9">
       <w:pPr>
         <w:pStyle w:val="aa"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ac"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> В отношении </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> заполняются 1, 3, 4 столбцы таблицы.</w:t>
+        <w:t xml:space="preserve"> В отношении Госучастника заполняются 1, 3, 4 столбцы таблицы.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="067C0962" w14:textId="77777777" w:rsidR="00947FB9" w:rsidRDefault="00947FB9" w:rsidP="00947FB9">
       <w:pPr>
         <w:pStyle w:val="aa"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ac"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Документ, удостоверяющий личность</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -12246,50 +12217,140 @@
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2367" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B085E8D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="05C83094"/>
+    <w:lvl w:ilvl="0" w:tplc="5F801110">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C94342F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F89E7C6C"/>
     <w:lvl w:ilvl="0" w:tplc="AEAA4DEE">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12358,51 +12419,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="105542F4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="246CB130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="367" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
@@ -12451,51 +12512,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2815" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3319" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3895" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12186341"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62641706"/>
     <w:lvl w:ilvl="0" w:tplc="1FA8C558">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -12563,51 +12624,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C9A69F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0358A85A"/>
     <w:lvl w:ilvl="0" w:tplc="79B20D2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="782" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12676,51 +12737,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5822" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EC9233A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32B6D4EA"/>
     <w:lvl w:ilvl="0" w:tplc="E64A472E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1497" w:hanging="930"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -12765,51 +12826,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="318734A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC8C949E"/>
     <w:lvl w:ilvl="0" w:tplc="79B20D2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12878,51 +12939,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31AC59D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CC22E45C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
@@ -13001,51 +13062,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2367" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="356A50DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4EFA451C"/>
     <w:lvl w:ilvl="0" w:tplc="79B20D2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13114,51 +13175,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36191697"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99141268"/>
     <w:lvl w:ilvl="0" w:tplc="ADECDA42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13227,51 +13288,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CE01244"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00FC14F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="987" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
@@ -13348,51 +13409,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2367" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41A35863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D104BB8"/>
     <w:lvl w:ilvl="0" w:tplc="5D307A4C">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13462,51 +13523,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A0B3EF8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7C10D2CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
@@ -13560,51 +13621,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B8B4AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCACD792"/>
     <w:lvl w:ilvl="0" w:tplc="5F047A5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13673,51 +13734,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="551F4364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E664EAA"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13786,51 +13847,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A6B71B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3418C30E"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13899,51 +13960,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C7F2CD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5026854"/>
     <w:lvl w:ilvl="0" w:tplc="04190017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13985,51 +14046,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62482F8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4BEC6A2"/>
     <w:lvl w:ilvl="0" w:tplc="ADECDA42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14098,51 +14159,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66C73B36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8612E086"/>
     <w:lvl w:ilvl="0" w:tplc="ADECDA42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2214" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2367" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14211,51 +14272,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7407" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6804252F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="61B01352"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
@@ -14306,51 +14367,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68775E6A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="68DACB38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
@@ -14420,51 +14481,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5409" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6336" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69290573"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85E8AC12"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14533,51 +14594,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69B93C16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="957C2CE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="987" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
@@ -14654,51 +14715,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2367" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70857A20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A498D7EE"/>
     <w:lvl w:ilvl="0" w:tplc="0AC44BC8">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -14769,199 +14830,201 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="3290247">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2094161069">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="211894687">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="430203427">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="539131841">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="506292743">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2109496734">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2094161069">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="8" w16cid:durableId="1417290307">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="941645269">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1932273836">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="854348785">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1005595483">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1114666220">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="866138337">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="811673636">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1139228747">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="539249977">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1114666220">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="18" w16cid:durableId="356002912">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2056923264">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="726680771">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1790976140">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="383480755">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1885366086">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="573663235">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1884126625">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1747144303">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1933930164">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="435367224">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="5"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="227695166">
     <w:abstractNumId w:val="0"/>
   </w:num>
+  <w:num w:numId="30" w16cid:durableId="1668047585">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD6514"/>
@@ -15315,50 +15378,51 @@
     <w:rsid w:val="002954CC"/>
     <w:rsid w:val="00295973"/>
     <w:rsid w:val="00295E9B"/>
     <w:rsid w:val="0029661D"/>
     <w:rsid w:val="0029799D"/>
     <w:rsid w:val="00297FBA"/>
     <w:rsid w:val="002A0AA7"/>
     <w:rsid w:val="002A1F5B"/>
     <w:rsid w:val="002A2937"/>
     <w:rsid w:val="002A35C0"/>
     <w:rsid w:val="002A37EF"/>
     <w:rsid w:val="002A3AA0"/>
     <w:rsid w:val="002A5BE5"/>
     <w:rsid w:val="002A5D0F"/>
     <w:rsid w:val="002A6613"/>
     <w:rsid w:val="002A723E"/>
     <w:rsid w:val="002A79B7"/>
     <w:rsid w:val="002B0272"/>
     <w:rsid w:val="002B09A7"/>
     <w:rsid w:val="002B0E7F"/>
     <w:rsid w:val="002B2E82"/>
     <w:rsid w:val="002B370D"/>
     <w:rsid w:val="002B3A06"/>
     <w:rsid w:val="002B3EA3"/>
     <w:rsid w:val="002B44CA"/>
+    <w:rsid w:val="002B4EB2"/>
     <w:rsid w:val="002B50C6"/>
     <w:rsid w:val="002B5F28"/>
     <w:rsid w:val="002B66FD"/>
     <w:rsid w:val="002C0F4B"/>
     <w:rsid w:val="002C1AD1"/>
     <w:rsid w:val="002C2AB3"/>
     <w:rsid w:val="002C3114"/>
     <w:rsid w:val="002C3BEF"/>
     <w:rsid w:val="002C4010"/>
     <w:rsid w:val="002C4143"/>
     <w:rsid w:val="002C5F4B"/>
     <w:rsid w:val="002C61D3"/>
     <w:rsid w:val="002C66CD"/>
     <w:rsid w:val="002D3921"/>
     <w:rsid w:val="002D44FF"/>
     <w:rsid w:val="002D46FA"/>
     <w:rsid w:val="002D49B7"/>
     <w:rsid w:val="002D4B05"/>
     <w:rsid w:val="002D550B"/>
     <w:rsid w:val="002D5C40"/>
     <w:rsid w:val="002D75A0"/>
     <w:rsid w:val="002D75EF"/>
     <w:rsid w:val="002D760C"/>
     <w:rsid w:val="002D7F19"/>
     <w:rsid w:val="002E14F6"/>
@@ -15677,50 +15741,51 @@
     <w:rsid w:val="00546EAC"/>
     <w:rsid w:val="00547466"/>
     <w:rsid w:val="00547ACB"/>
     <w:rsid w:val="005515C7"/>
     <w:rsid w:val="0055259A"/>
     <w:rsid w:val="00555DD5"/>
     <w:rsid w:val="005565B1"/>
     <w:rsid w:val="0055792D"/>
     <w:rsid w:val="00560139"/>
     <w:rsid w:val="0056057A"/>
     <w:rsid w:val="0056118E"/>
     <w:rsid w:val="00561934"/>
     <w:rsid w:val="0056296B"/>
     <w:rsid w:val="005647A0"/>
     <w:rsid w:val="0056485C"/>
     <w:rsid w:val="00564A5D"/>
     <w:rsid w:val="00565776"/>
     <w:rsid w:val="00566D89"/>
     <w:rsid w:val="00571400"/>
     <w:rsid w:val="0057181F"/>
     <w:rsid w:val="005718E1"/>
     <w:rsid w:val="00572A0F"/>
     <w:rsid w:val="00573729"/>
     <w:rsid w:val="00573FA0"/>
     <w:rsid w:val="005749BE"/>
+    <w:rsid w:val="005755EB"/>
     <w:rsid w:val="005760AE"/>
     <w:rsid w:val="0057686D"/>
     <w:rsid w:val="00580499"/>
     <w:rsid w:val="00581528"/>
     <w:rsid w:val="00582191"/>
     <w:rsid w:val="00582E7F"/>
     <w:rsid w:val="005834CD"/>
     <w:rsid w:val="005846F7"/>
     <w:rsid w:val="005856C9"/>
     <w:rsid w:val="00585EDA"/>
     <w:rsid w:val="00587BAA"/>
     <w:rsid w:val="00590932"/>
     <w:rsid w:val="0059224D"/>
     <w:rsid w:val="00592358"/>
     <w:rsid w:val="005924DD"/>
     <w:rsid w:val="005942C4"/>
     <w:rsid w:val="005956E2"/>
     <w:rsid w:val="005966F4"/>
     <w:rsid w:val="00597F03"/>
     <w:rsid w:val="005A113A"/>
     <w:rsid w:val="005A3241"/>
     <w:rsid w:val="005A3EC7"/>
     <w:rsid w:val="005A5757"/>
     <w:rsid w:val="005A5B67"/>
     <w:rsid w:val="005A6660"/>
@@ -16503,50 +16568,51 @@
     <w:rsid w:val="00BC269A"/>
     <w:rsid w:val="00BC29A3"/>
     <w:rsid w:val="00BC3B59"/>
     <w:rsid w:val="00BC4239"/>
     <w:rsid w:val="00BC6C29"/>
     <w:rsid w:val="00BC6CE6"/>
     <w:rsid w:val="00BC7C81"/>
     <w:rsid w:val="00BD054D"/>
     <w:rsid w:val="00BD082B"/>
     <w:rsid w:val="00BD27A0"/>
     <w:rsid w:val="00BD28B9"/>
     <w:rsid w:val="00BD2C58"/>
     <w:rsid w:val="00BD388A"/>
     <w:rsid w:val="00BD4109"/>
     <w:rsid w:val="00BD43FF"/>
     <w:rsid w:val="00BD4768"/>
     <w:rsid w:val="00BD5B5C"/>
     <w:rsid w:val="00BD6514"/>
     <w:rsid w:val="00BD676C"/>
     <w:rsid w:val="00BD7301"/>
     <w:rsid w:val="00BE019F"/>
     <w:rsid w:val="00BE3CCD"/>
     <w:rsid w:val="00BE420C"/>
     <w:rsid w:val="00BE4480"/>
     <w:rsid w:val="00BE484F"/>
+    <w:rsid w:val="00BE56C1"/>
     <w:rsid w:val="00BF0EED"/>
     <w:rsid w:val="00BF2A36"/>
     <w:rsid w:val="00BF2AF5"/>
     <w:rsid w:val="00BF2B01"/>
     <w:rsid w:val="00BF3779"/>
     <w:rsid w:val="00BF37AE"/>
     <w:rsid w:val="00BF4239"/>
     <w:rsid w:val="00BF47E3"/>
     <w:rsid w:val="00BF4D6E"/>
     <w:rsid w:val="00C0025B"/>
     <w:rsid w:val="00C0060A"/>
     <w:rsid w:val="00C00D3A"/>
     <w:rsid w:val="00C0155C"/>
     <w:rsid w:val="00C021F8"/>
     <w:rsid w:val="00C03890"/>
     <w:rsid w:val="00C05119"/>
     <w:rsid w:val="00C0513B"/>
     <w:rsid w:val="00C063B7"/>
     <w:rsid w:val="00C07E1F"/>
     <w:rsid w:val="00C102C0"/>
     <w:rsid w:val="00C121A7"/>
     <w:rsid w:val="00C12E3F"/>
     <w:rsid w:val="00C15D67"/>
     <w:rsid w:val="00C163A0"/>
     <w:rsid w:val="00C165A5"/>
@@ -18006,50 +18072,61 @@
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD4773"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="002D75A0"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="mcntmsolistparagraph">
+    <w:name w:val="mcntmsolistparagraph"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="005755EB"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="939371">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="6949951">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -19730,76 +19807,76 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EA24F63-D67B-4B59-B33C-EF6A02E768D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>27655</Characters>
+  <Pages>13</Pages>
+  <Words>4039</Words>
+  <Characters>28382</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>230</Lines>
-  <Paragraphs>63</Paragraphs>
+  <Lines>236</Lines>
+  <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Открытое акционерное общество «Российский аукционный дом»</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31526</CharactersWithSpaces>
+  <CharactersWithSpaces>32357</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>327682</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.lot-online.ru/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>720980</vt:i4>
       </vt:variant>
       <vt:variant>