--- v0 (2026-06-24)
+++ v1 (2026-08-09)
@@ -522,51 +522,73 @@
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Указанное в настоящем информационном сообщении время – Московское)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25AE1EDA" w14:textId="77777777" w:rsidR="00D93F46" w:rsidRPr="00D43C0C" w:rsidRDefault="00D93F46" w:rsidP="00D93F46">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D43C0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">(При исчислении сроков, указанных в настоящем информационном сообщении принимается время сервера </w:t>
+        <w:t xml:space="preserve">(При исчислении сроков, указанных </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D43C0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>в настоящем информационном сообщении</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D43C0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> принимается время сервера </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E25C80" w14:textId="77777777" w:rsidR="00D93F46" w:rsidRPr="00D43C0C" w:rsidRDefault="00D93F46" w:rsidP="00D93F46">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D43C0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>электронной торговой площадки)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E036308" w14:textId="77777777" w:rsidR="00D93F46" w:rsidRPr="00D43C0C" w:rsidRDefault="00D93F46" w:rsidP="00D93F46">
@@ -1505,51 +1527,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00245FC8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Имущество находится на торгах для передачи помещений в аренду.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D5B2E06" w14:textId="77777777" w:rsidR="00812FE6" w:rsidRPr="00812FE6" w:rsidRDefault="00812FE6" w:rsidP="009C00EE">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:right="-57" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="022495AF" w14:textId="4C8109A0" w:rsidR="00E74313" w:rsidRDefault="007B6BA9" w:rsidP="009C00EE">
+    <w:p w14:paraId="022495AF" w14:textId="70C0CC6C" w:rsidR="00E74313" w:rsidRDefault="007B6BA9" w:rsidP="009C00EE">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:right="-57" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00910028">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Продавец гарантирует, что Объект</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ы</w:t>
       </w:r>
       <w:r w:rsidRPr="00910028">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
@@ -1599,57 +1621,68 @@
       </w:r>
       <w:r w:rsidRPr="00910028">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>тся под арестом (запрещением), не обременен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ы</w:t>
       </w:r>
       <w:r w:rsidRPr="00910028">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> иными правами третьих лиц</w:t>
       </w:r>
-      <w:r w:rsidR="001D7804">
+      <w:r w:rsidR="00183D3B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00183D3B" w:rsidRPr="00183D3B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00183D3B" w:rsidRPr="00183D3B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>кроме следующих ограничений (обременений) Объекта 2: Сведения об ограничениях права на объект недвижимости, обременениях данного объекта, не зарегистрированных в реестре прав, ограничений прав и обременений недвижимого имущества, Сведения о частях земельного участка и имеющихся ограничениях в использовании или ограничения права на объект недвижимости или обременения объекта недвижимости отражены в Выписке из ЕГРН № КУВИ-001/2025-191766171 от 15.10.2025г.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2AC59F" w14:textId="77777777" w:rsidR="009C00EE" w:rsidRPr="007534C8" w:rsidRDefault="009C00EE" w:rsidP="009C00EE">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:right="-57" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C7D2E33" w14:textId="448B90E7" w:rsidR="00AB5981" w:rsidRDefault="00AB5981" w:rsidP="00AB5981">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB5981">
@@ -1718,51 +1751,60 @@
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006979D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Порядок взаимодействия между Организатором торгов, исполняющим функции оператора электронной площадки, </w:t>
       </w:r>
       <w:r w:rsidRPr="006979D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Пользователями, Претендентами, Участниками и иными лицами при проведении аукциона, а также порядок проведения торгов регулируется Регламентом Системы электронных торгов (СЭТ) АО «Российский аукционный дом» при проведении электронных торгов по продаже имущества, имущественных прав, (за исключением имущества, имущественных прав, реализуемых в рамках процедур несостоятельности (банкротства), </w:t>
+        <w:t xml:space="preserve">Пользователями, Претендентами, Участниками и иными лицами при проведении аукциона, а также порядок проведения торгов регулируется Регламентом Системы электронных торгов (СЭТ) АО «Российский аукционный дом» при проведении электронных торгов по продаже имущества, имущественных прав, (за исключением имущества, имущественных прав, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006979D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">реализуемых в рамках процедур несостоятельности (банкротства), </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk115871522"/>
       <w:r w:rsidR="0004487A" w:rsidRPr="0004487A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0004487A" w:rsidRPr="0004487A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>продажи государственного или муниципального имущества</w:t>
       </w:r>
       <w:r w:rsidRPr="006979D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="006979D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -1783,61 +1825,51 @@
       </w:hyperlink>
       <w:r w:rsidRPr="006979D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="006979D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Регламентом АО «Российский аукционный дом» </w:t>
       </w:r>
       <w:r w:rsidR="00B7103A" w:rsidRPr="00B7103A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">О порядке работы с денежными средствами, перечисляемыми в качестве задатка, обеспечительного платежа при проведении электронных торгов по продаже имущества (предприятия) </w:t>
-[...9 lines deleted...]
-        <w:t>должников в ходе процедур, применяемых в деле о банкротстве, а также имущества частных собственников</w:t>
+        <w:t>О порядке работы с денежными средствами, перечисляемыми в качестве задатка, обеспечительного платежа при проведении электронных торгов по продаже имущества (предприятия) должников в ходе процедур, применяемых в деле о банкротстве, а также имущества частных собственников</w:t>
       </w:r>
       <w:r w:rsidRPr="006979D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (далее – Регламент о порядке работы с денежными средствами).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02CA7000" w14:textId="77777777" w:rsidR="0004487A" w:rsidRDefault="0004487A" w:rsidP="00B7103A">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2196,50 +2228,51 @@
         <w:t xml:space="preserve"> по итогам торгов).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55054E79" w14:textId="77777777" w:rsidR="006979D5" w:rsidRPr="006979D5" w:rsidRDefault="006979D5" w:rsidP="006979D5">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006979D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Для участия в аукционе, проводимом в электронной форме, Претендент заполняет размещенную на электронной площадке электронную форму заявки и при помощи электронной площадки, представляет заявку на участие в электронном аукционе Организатору торгов.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47A050BF" w14:textId="77777777" w:rsidR="006979D5" w:rsidRPr="006979D5" w:rsidRDefault="006979D5" w:rsidP="006979D5">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006979D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
@@ -2285,51 +2318,50 @@
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Документы, необходимые для участия в аукционе в электронной форме:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A729793" w14:textId="77777777" w:rsidR="006979D5" w:rsidRPr="006979D5" w:rsidRDefault="006979D5" w:rsidP="006979D5">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk523835395"/>
       <w:r w:rsidRPr="006979D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1. Заявка на участие в аукционе, проводимом в электронной форме.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="492DD1D2" w14:textId="77777777" w:rsidR="006979D5" w:rsidRPr="006979D5" w:rsidRDefault="006979D5" w:rsidP="006979D5">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006979D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Подача заявки осуществляется путем заполнения ее электронной формы, размещенной на электронной площадке в разделе, находящемся в открытом доступе, и подписания ее электронной подписью Претендента (его уполномоченного представителя).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
@@ -2928,50 +2960,51 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Анкета претендента в соответствии с формой, размещенной в Приложении 2 к настоящему информационному сообщению;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2998235F" w14:textId="360739BA" w:rsidR="00AD77B4" w:rsidRPr="00AD77B4" w:rsidRDefault="00AD77B4" w:rsidP="00AD77B4">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD77B4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>- Надлежащим образом оформленн</w:t>
       </w:r>
       <w:r w:rsidR="008D21ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>ая</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD77B4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> доверенность, если от имени заявителя действует его уполномоченный представитель.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p w14:paraId="51167FE2" w14:textId="77777777" w:rsidR="006979D5" w:rsidRPr="006979D5" w:rsidRDefault="006979D5" w:rsidP="006979D5">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
@@ -2987,60 +3020,51 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Заявки, поступившие после истечения срока приема заявок, указанного в сообщении о проведении аукциона, либо представленные без необходимых документов, либо поданные лицом, не уполномоченным претендентом на осуществление таких действий, Организатором торгов не принимаются. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6734D060" w14:textId="004CEE5C" w:rsidR="006979D5" w:rsidRPr="006979D5" w:rsidRDefault="006979D5" w:rsidP="006979D5">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006979D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Документооборот между Претендентами, Участниками торгов, Организатором торгов осуществляется через электронную площадку в форме электронных документов либо электронных </w:t>
-[...8 lines deleted...]
-        <w:t>образов документов, заверенных электронной подписью лица, имеющего право действовать от имени соответственно Претендента, Участника торгов, за исключением договор</w:t>
+        <w:t>Документооборот между Претендентами, Участниками торгов, Организатором торгов осуществляется через электронную площадку в форме электронных документов либо электронных образов документов, заверенных электронной подписью лица, имеющего право действовать от имени соответственно Претендента, Участника торгов, за исключением договор</w:t>
       </w:r>
       <w:r w:rsidR="000119D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="006979D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD7C27" w:rsidRPr="00AD7C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>купли-продажи</w:t>
       </w:r>
@@ -3799,50 +3823,51 @@
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Изменение заявки допускается только путем подачи Претендентом новой заявки в срок, не позднее даты окончания приема заявок, при этом первоначальная заявка должна быть отозвана.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C6A3C3" w14:textId="77777777" w:rsidR="006979D5" w:rsidRPr="006979D5" w:rsidRDefault="006979D5" w:rsidP="006979D5">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006979D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Заявки, поступившие после истечения срока приема заявок, указанного в сообщении о проведении аукциона, либо представленные без необходимых документов, либо поданные лицом, не уполномоченным Претендентом на осуществление таких действий, Организатором торгов не принимаются.</w:t>
       </w:r>
       <w:r w:rsidRPr="006979D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19853048" w14:textId="77777777" w:rsidR="006979D5" w:rsidRPr="006979D5" w:rsidRDefault="006979D5" w:rsidP="006979D5">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
@@ -3854,60 +3879,87 @@
         </w:rPr>
         <w:t>Претендент приобретает статус Участника аукциона с момента подписания протокола об определении участников аукциона в электронной форме.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2599F5BB" w14:textId="77777777" w:rsidR="006979D5" w:rsidRPr="006979D5" w:rsidRDefault="006979D5" w:rsidP="006979D5">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006979D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">К участию в торгах допускаются Претенденты, представившие заявки на участие в электронном аукционе и прилагаемые к ним документы, которые соответствуют требованиям, установленным </w:t>
-      </w:r>
+        <w:t xml:space="preserve">К участию в торгах допускаются Претенденты, представившие заявки на участие в электронном аукционе и прилагаемые к ним документы, которые соответствуют требованиям, установленным законодательством и сообщением о проведении торгов и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006979D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">законодательством и сообщением о проведении торгов и перечислившие  задаток  в порядке и размере,  указанном  в договоре о задатке и информационном сообщении. </w:t>
+        <w:t>перечислившие  задаток</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006979D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  в порядке и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006979D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>размере,  указанном</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006979D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  в договоре о задатке и информационном сообщении. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E74BA90" w14:textId="77777777" w:rsidR="006979D5" w:rsidRPr="006979D5" w:rsidRDefault="006979D5" w:rsidP="006979D5">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006979D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Организатор торгов отказывает в допуске Претенденту к участию в аукционе если:</w:t>
       </w:r>
@@ -4148,50 +4200,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19414DF6" w14:textId="0C800ED6" w:rsidR="00D93F46" w:rsidRPr="006A29D9" w:rsidRDefault="00D93F46" w:rsidP="00D93F46">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A29D9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Порядок проведения электронного аукциона:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="795889FD" w14:textId="23DD31EF" w:rsidR="00E358AE" w:rsidRDefault="00D93F46" w:rsidP="00E358AE">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A29D9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Порядок проведения торго</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>в</w:t>
@@ -4293,51 +4346,50 @@
         </w:rPr>
         <w:t>Процедура электронного аукциона считается завершенной с момента подписания Организатором торгов протокола об итогах электронного аукциона.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EBACC62" w14:textId="77777777" w:rsidR="00C514C3" w:rsidRPr="00C514C3" w:rsidRDefault="00C514C3" w:rsidP="00C514C3">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C514C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>После подписания протокола об итогах электронного аукциона победителю электронного аукциона направляется электронное уведомление с приложением данного протокола, а в открытой части электронной площадки размещается информация о завершении электронного аукциона.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F3F9F26" w14:textId="77777777" w:rsidR="00C514C3" w:rsidRPr="00C514C3" w:rsidRDefault="00C514C3" w:rsidP="00C514C3">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C514C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>В случае признания электронного аукциона несостоявшимся информация об этом размещается в открытой части электронной площадки после оформления Организатором торгов протокола об итогах электронного аукциона.</w:t>
@@ -4694,91 +4746,91 @@
       <w:r w:rsidRPr="00521E2A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> договор</w:t>
       </w:r>
       <w:r w:rsidR="000119D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="00521E2A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E9E3F4A" w14:textId="224377ED" w:rsidR="00275CC8" w:rsidRDefault="00275CC8" w:rsidP="00275CC8">
+    <w:p w14:paraId="1E9E3F4A" w14:textId="3510B92D" w:rsidR="00275CC8" w:rsidRDefault="00275CC8" w:rsidP="00275CC8">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00521E2A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В случае отказа (уклонения) победителя аукциона от оплаты цены продажи Объект</w:t>
       </w:r>
       <w:r w:rsidR="00465EFD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ов</w:t>
       </w:r>
       <w:r w:rsidRPr="00521E2A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> по договор</w:t>
       </w:r>
-      <w:r w:rsidR="0002300B">
+      <w:r w:rsidR="00EC35AE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ам</w:t>
+        <w:t>у</w:t>
       </w:r>
       <w:r w:rsidRPr="00521E2A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> купли-продажи, задаток ему не возвращается.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="066AD31E" w14:textId="3AFA6AB6" w:rsidR="008A07C0" w:rsidRDefault="008A07C0" w:rsidP="008E083D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A07C0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -5247,51 +5299,51 @@
       <w:r w:rsidRPr="005975B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> в электронной форме - признается уклонением от заключения договор</w:t>
       </w:r>
       <w:r w:rsidR="000119D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="005975B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FF722B" w14:textId="3BF3E344" w:rsidR="007C3D80" w:rsidRPr="00102EA9" w:rsidRDefault="007C3D80" w:rsidP="007C3D80">
+    <w:p w14:paraId="45FF722B" w14:textId="3BF3E344" w:rsidR="007C3D80" w:rsidRDefault="007C3D80" w:rsidP="007C3D80">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00102EA9">
         <w:t xml:space="preserve">В случае установления </w:t>
       </w:r>
       <w:r>
         <w:t>собственником</w:t>
       </w:r>
       <w:r w:rsidRPr="00102EA9">
         <w:t xml:space="preserve"> недостовернос</w:t>
       </w:r>
       <w:r>
         <w:t>ти предоставленных победителем аукциона</w:t>
       </w:r>
       <w:r w:rsidRPr="00102EA9">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>е</w:t>
       </w:r>
       <w:r w:rsidRPr="00102EA9">
         <w:t>динственным участником</w:t>
@@ -5324,56 +5376,64 @@
         <w:t>аукциона</w:t>
       </w:r>
       <w:r w:rsidRPr="00102EA9">
         <w:t>, предоставивший недостоверные сведения, считается уклонившимся от заключения договор</w:t>
       </w:r>
       <w:r w:rsidR="000119D5">
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="00102EA9">
         <w:t>, в связи невозможностью заключения так</w:t>
       </w:r>
       <w:r w:rsidR="000119D5">
         <w:t>ого</w:t>
       </w:r>
       <w:r w:rsidRPr="00102EA9">
         <w:t xml:space="preserve"> договор</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="000119D5">
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="00102EA9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1D1D165F" w14:textId="77777777" w:rsidR="00A40453" w:rsidRPr="00102EA9" w:rsidRDefault="00A40453" w:rsidP="007C3D80">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="2BBBFB27" w14:textId="09D9FE24" w:rsidR="00CB66F6" w:rsidRDefault="00CB66F6" w:rsidP="00CB66F6">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D20BA0">
+        <w:lastRenderedPageBreak/>
         <w:t>В течение 10 (Десяти) рабочих дней с даты оплаты в полном объеме цены продажи Объект</w:t>
       </w:r>
       <w:r>
         <w:t>ов</w:t>
       </w:r>
       <w:r w:rsidRPr="008D0F5F">
         <w:t xml:space="preserve"> Продавец передает Объект</w:t>
       </w:r>
       <w:r>
         <w:t>ы</w:t>
       </w:r>
       <w:r w:rsidRPr="008D0F5F">
         <w:t xml:space="preserve"> Покупателю по акту приема-передачи.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="659EC043" w14:textId="77777777" w:rsidR="00CB66F6" w:rsidRPr="005E0D5C" w:rsidRDefault="00CB66F6" w:rsidP="00CB66F6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -5807,51 +5867,87 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7810D203" w14:textId="77777777" w:rsidR="00E56F0E" w:rsidRPr="00F44A1F" w:rsidRDefault="00E56F0E" w:rsidP="00E56F0E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F44A1F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>В целях выполнения Указа Президента РФ № 79 от 28.02.2022, Указа Президента РФ № 81 от 01.03.2022,Указа Президента РФ № 95 от 05.03.2022 и Указа Президента РФ № 126 от 18.03.2022  сообщаю и заверяю, что Общество</w:t>
+        <w:t xml:space="preserve">В целях выполнения Указа Президента РФ № 79 от 28.02.2022, Указа Президента РФ № 81 от </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F44A1F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>01.03.2022,Указа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F44A1F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента РФ № 95 от 05.03.2022 и Указа Президента РФ № 126 от </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F44A1F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>18.03.2022  сообщаю</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F44A1F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и заверяю, что Общество</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00F44A1F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3855AA90" w14:textId="77777777" w:rsidR="00E56F0E" w:rsidRPr="00F44A1F" w:rsidRDefault="00E56F0E" w:rsidP="002354EC">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
@@ -6864,52 +6960,65 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Перечень стран,</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="020C22"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> в которых имеются вид(-ы) на жительство (адрес регистрации)*</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> в которых имеются вид(-ы) на жительство (адрес </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F44A1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="020C22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>регистрации)*</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="4BEB864C" w14:textId="77777777" w:rsidR="00E56F0E" w:rsidRPr="00F44A1F" w:rsidRDefault="00E56F0E" w:rsidP="00F44A1F">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="020C22"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="258BE262" w14:textId="77777777" w:rsidR="00E56F0E" w:rsidRPr="00F44A1F" w:rsidRDefault="00E56F0E" w:rsidP="00F44A1F">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
@@ -8959,52 +9068,65 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Перечень стран,</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="020C22"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> в которых имею вид(-ы) на жительство (адрес регистрации)*</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> в которых имею вид(-ы) на жительство (адрес </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F44A1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="020C22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>регистрации)*</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="08B6C643" w14:textId="77777777" w:rsidR="00E56F0E" w:rsidRPr="00F44A1F" w:rsidRDefault="00E56F0E" w:rsidP="00F44A1F">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="020C22"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66E0B973" w14:textId="77777777" w:rsidR="00E56F0E" w:rsidRPr="00F44A1F" w:rsidRDefault="00E56F0E" w:rsidP="00F44A1F">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
@@ -10296,51 +10418,75 @@
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Имею </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">вид(-ы) на жительство </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="020C22"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>(адрес регистрации)*  в иностранном государстве</w:t>
+              <w:t xml:space="preserve">(адрес </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F44A1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="020C22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>регистрации)*</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F44A1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="020C22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  в иностранном государстве</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62E32B36" w14:textId="77777777" w:rsidR="00E56F0E" w:rsidRPr="00F44A1F" w:rsidRDefault="00E56F0E" w:rsidP="00F44A1F">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="020C22"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="020C22"/>
                 <w:kern w:val="0"/>
@@ -10428,52 +10574,65 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="020C22"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Перечень стран,</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="020C22"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> в которых имею вид(-ы) на жительство (адрес регистрации)*</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> в которых имею вид(-ы) на жительство (адрес </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F44A1F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="020C22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>регистрации)*</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="1034F1EE" w14:textId="77777777" w:rsidR="00E56F0E" w:rsidRPr="00F44A1F" w:rsidRDefault="00E56F0E" w:rsidP="00F44A1F">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="020C22"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A31E398" w14:textId="77777777" w:rsidR="00E56F0E" w:rsidRPr="00F44A1F" w:rsidRDefault="00E56F0E" w:rsidP="00F44A1F">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
@@ -11038,82 +11197,93 @@
         <w:trPr>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50725152" w14:textId="77777777" w:rsidR="00E56F0E" w:rsidRPr="00F44A1F" w:rsidRDefault="00E56F0E" w:rsidP="00F44A1F">
             <w:pPr>
               <w:spacing w:after="200"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Подпись</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ФЛ </w:t>
+              <w:t>ФЛ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F44A1F">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CA69B91" w14:textId="77777777" w:rsidR="00E56F0E" w:rsidRPr="00F44A1F" w:rsidRDefault="00E56F0E" w:rsidP="00F44A1F">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -11361,51 +11531,67 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E8172BC" w14:textId="77777777" w:rsidR="00E150AD" w:rsidRPr="00F44A1F" w:rsidRDefault="00E150AD" w:rsidP="00F44A1F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Являетесь   ли Вы  лицом,  указанным в Перечне? </w:t>
+              <w:t xml:space="preserve">Являетесь   ли </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F44A1F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вы  лицом,  указанным</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F44A1F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в Перечне? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="571B69EA" w14:textId="77777777" w:rsidR="00E150AD" w:rsidRPr="00F44A1F" w:rsidRDefault="00E150AD" w:rsidP="00F44A1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
@@ -11515,82 +11701,114 @@
               </w:rPr>
               <w:t>репо</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, обеспечительного платежа, иного соглашения или  сделки);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D38FC88" w14:textId="77777777" w:rsidR="00E150AD" w:rsidRPr="00F44A1F" w:rsidRDefault="00E150AD" w:rsidP="00F44A1F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) контролирующее лицо на основании договора или по иным основаниям получило право или полномочие определять решения,   принимаемые контролируемым лицом, в т.ч. условия осуществления контролируемым лицом предпринимательской деятельности; </w:t>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">2) контролирующее лицо на основании договора или по иным основаниям получило право или полномочие определять </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">решения,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>3) контролирующее лицо имеет право назначать единоличный исполнительный орган (ЕИО) и (или) более чем 50% состава  коллегиального исполнительного органа контролируемого лица и (или) имеет безусловную возможность избирать более чем 50% состава   совета директоров (наблюдательного совета) или иного коллегиального органа управления контролируемого лица;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1AE2E283" w14:textId="77777777" w:rsidR="00E150AD" w:rsidRPr="00F44A1F" w:rsidRDefault="00E150AD" w:rsidP="00F44A1F">
+              <w:t xml:space="preserve">принимаемые контролируемым лицом, в т.ч. условия осуществления контролируемым лицом предпринимательской деятельности; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E3CBB1C" w14:textId="77777777" w:rsidR="00E150AD" w:rsidRPr="00F44A1F" w:rsidRDefault="00E150AD" w:rsidP="00F44A1F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">3) контролирующее лицо имеет право назначать единоличный исполнительный орган (ЕИО) и (или) более чем 50% </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F44A1F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>состава  коллегиального</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F44A1F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> исполнительного органа контролируемого лица и (или) имеет безусловную возможность избирать более чем 50% состава   совета директоров (наблюдательного совета) или иного коллегиального органа управления контролируемого лица;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AE2E283" w14:textId="77777777" w:rsidR="00E150AD" w:rsidRPr="00F44A1F" w:rsidRDefault="00E150AD" w:rsidP="00F44A1F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F44A1F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>4) контролирующее лицо осуществляет полномочия управляющей компании контролируемого лица.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D187E0E" w14:textId="77777777" w:rsidR="00E150AD" w:rsidRPr="00F44A1F" w:rsidRDefault="00E150AD" w:rsidP="00F44A1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
@@ -11653,51 +11871,99 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Являетесь ли Вы лицом, которое находится в собственности лиц, указанных в Перечне?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B4409ED" w14:textId="77777777" w:rsidR="00E150AD" w:rsidRPr="00F44A1F" w:rsidRDefault="00E150AD" w:rsidP="00F44A1F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Лицо считается находящимся в  собственности признаются    лицо  доля участия (прямого или косвенного) которого  или в совокупности нескольких лиц, из числа поименованных в Перечне, в юридическом лице равна или превышает 50%.  </w:t>
+              <w:t xml:space="preserve">Лицо считается находящимся </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F44A1F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>в  собственности</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F44A1F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> признаются    </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F44A1F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>лицо  доля</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F44A1F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> участия (прямого или косвенного) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F44A1F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>которого  или</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F44A1F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в совокупности нескольких лиц, из числа поименованных в Перечне, в юридическом лице равна или превышает 50%.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C3D984C" w14:textId="77777777" w:rsidR="00E150AD" w:rsidRPr="00F44A1F" w:rsidRDefault="00E150AD" w:rsidP="00F44A1F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44A1F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
@@ -17045,65 +17311,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6BEA">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>- лицо признается контролирующим лицом организации при наличии одного из следующих признаков:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03EB08AB" w14:textId="77777777" w:rsidR="006979D5" w:rsidRPr="00BD6BEA" w:rsidRDefault="006979D5" w:rsidP="006979D5">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6BEA">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">1) контролирующее лицо имеет право прямо или косвенно распоряжаться (в т. ч. на основании договора доверительного управления  имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем  50% (для организаций, осуществляющих пользование участком недр федерального значения и (или) добычу (вылов) водных  биологических ресурсов более чем 25%) общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный капитал организации (в т. ч. в случае, если указанное право временно передано иному лицу (иным лицам) на основании  договора доверительного управления имуществом, договора залога, договора </w:t>
-[...13 lines deleted...]
-        <w:t>, обеспечительного платежа, иного соглашения или сделки);</w:t>
+        <w:t>1) контролирующее лицо имеет право прямо или косвенно распоряжаться (в т. ч. на основании договора доверительного управления  имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем  50% (для организаций, осуществляющих пользование участком недр федерального значения и (или) добычу (вылов) водных  биологических ресурсов более чем 25%) общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный капитал организации (в т. ч. в случае, если указанное право временно передано иному лицу (иным лицам) на основании  договора доверительного управления имуществом, договора залога, договора репо, обеспечительного платежа, иного соглашения или сделки);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB8450A" w14:textId="77777777" w:rsidR="006979D5" w:rsidRPr="00BD6BEA" w:rsidRDefault="006979D5" w:rsidP="006979D5">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6BEA">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2) контролирующее лицо на основании договора или по иным основаниям получило право или полномочие определять решения, принимаемые организацией, в т.ч. условия осуществления организацией предпринимательской деятельности; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A3D74F4" w14:textId="77777777" w:rsidR="006979D5" w:rsidRPr="00BD6BEA" w:rsidRDefault="006979D5" w:rsidP="006979D5">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
@@ -17187,111 +17439,95 @@
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="13D3F926" w14:textId="77777777" w:rsidR="00E56F0E" w:rsidRDefault="00E56F0E" w:rsidP="00E56F0E">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ac"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Под </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Госучастником</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> понимаются</w:t>
+        <w:t>Госучастником понимаются</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>государственные органы, государственные предприятия/ организации/ учреждения, государственные корпорации/государственные органы иностранного государства.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="4609E0CD" w14:textId="77777777" w:rsidR="00E56F0E" w:rsidRDefault="00E56F0E" w:rsidP="00E56F0E">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ac"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">В отношении </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Госучастника</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> заполняются 1, 3, 4 столбцы таблицы.</w:t>
+        <w:t>Госучастника заполняются 1, 3, 4 столбцы таблицы.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="0401E295" w14:textId="77777777" w:rsidR="00E56F0E" w:rsidRDefault="00E56F0E" w:rsidP="00E56F0E">
       <w:pPr>
         <w:pStyle w:val="aa"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ac"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Документ, удостоверяющий личность</w:t>
       </w:r>
     </w:p>
   </w:footnote>
@@ -19102,51 +19338,51 @@
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="65080036">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2067796089">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1102527570">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="247619811">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="911813197">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0057358A"/>
     <w:rsid w:val="000044E1"/>
     <w:rsid w:val="00005E82"/>
@@ -19215,50 +19451,51 @@
     <w:rsid w:val="00125CC6"/>
     <w:rsid w:val="00125D40"/>
     <w:rsid w:val="00131AA3"/>
     <w:rsid w:val="001322B9"/>
     <w:rsid w:val="00141392"/>
     <w:rsid w:val="001424C4"/>
     <w:rsid w:val="00142F53"/>
     <w:rsid w:val="00143C0F"/>
     <w:rsid w:val="00143F40"/>
     <w:rsid w:val="00146FBB"/>
     <w:rsid w:val="00151246"/>
     <w:rsid w:val="00151530"/>
     <w:rsid w:val="00151F79"/>
     <w:rsid w:val="0015229D"/>
     <w:rsid w:val="00152FAE"/>
     <w:rsid w:val="0015389F"/>
     <w:rsid w:val="00162236"/>
     <w:rsid w:val="00162502"/>
     <w:rsid w:val="00162B7A"/>
     <w:rsid w:val="00167F20"/>
     <w:rsid w:val="00171E3E"/>
     <w:rsid w:val="0017255A"/>
     <w:rsid w:val="001725DA"/>
     <w:rsid w:val="0018008A"/>
     <w:rsid w:val="00183028"/>
+    <w:rsid w:val="00183D3B"/>
     <w:rsid w:val="001909B6"/>
     <w:rsid w:val="0019338D"/>
     <w:rsid w:val="00196BCA"/>
     <w:rsid w:val="00197DDA"/>
     <w:rsid w:val="001A68E4"/>
     <w:rsid w:val="001A69E2"/>
     <w:rsid w:val="001B4E33"/>
     <w:rsid w:val="001B6030"/>
     <w:rsid w:val="001B618B"/>
     <w:rsid w:val="001B6FD6"/>
     <w:rsid w:val="001C283C"/>
     <w:rsid w:val="001C325E"/>
     <w:rsid w:val="001C398F"/>
     <w:rsid w:val="001C7F69"/>
     <w:rsid w:val="001D273E"/>
     <w:rsid w:val="001D2A9A"/>
     <w:rsid w:val="001D3641"/>
     <w:rsid w:val="001D4281"/>
     <w:rsid w:val="001D6250"/>
     <w:rsid w:val="001D7804"/>
     <w:rsid w:val="001E1FC7"/>
     <w:rsid w:val="001E22A9"/>
     <w:rsid w:val="001F2A9F"/>
     <w:rsid w:val="001F4ACA"/>
     <w:rsid w:val="001F7031"/>
@@ -19492,50 +19729,51 @@
     <w:rsid w:val="005F65DA"/>
     <w:rsid w:val="0060451D"/>
     <w:rsid w:val="0060453F"/>
     <w:rsid w:val="0060532F"/>
     <w:rsid w:val="006077DB"/>
     <w:rsid w:val="0061127B"/>
     <w:rsid w:val="00612796"/>
     <w:rsid w:val="006140E0"/>
     <w:rsid w:val="00614E34"/>
     <w:rsid w:val="006170EE"/>
     <w:rsid w:val="00622D8D"/>
     <w:rsid w:val="006233F2"/>
     <w:rsid w:val="006238DF"/>
     <w:rsid w:val="006375D5"/>
     <w:rsid w:val="006444C7"/>
     <w:rsid w:val="0064598A"/>
     <w:rsid w:val="00645E00"/>
     <w:rsid w:val="00647D0D"/>
     <w:rsid w:val="006563F6"/>
     <w:rsid w:val="006568F6"/>
     <w:rsid w:val="006577E7"/>
     <w:rsid w:val="00666559"/>
     <w:rsid w:val="006715BD"/>
     <w:rsid w:val="006740C7"/>
     <w:rsid w:val="00674574"/>
+    <w:rsid w:val="006763E6"/>
     <w:rsid w:val="00680070"/>
     <w:rsid w:val="0068117B"/>
     <w:rsid w:val="00684364"/>
     <w:rsid w:val="00685725"/>
     <w:rsid w:val="006929F1"/>
     <w:rsid w:val="006979D5"/>
     <w:rsid w:val="006A0692"/>
     <w:rsid w:val="006A2099"/>
     <w:rsid w:val="006A2EDB"/>
     <w:rsid w:val="006B19FF"/>
     <w:rsid w:val="006B5E95"/>
     <w:rsid w:val="006B615E"/>
     <w:rsid w:val="006B777D"/>
     <w:rsid w:val="006C05D8"/>
     <w:rsid w:val="006C1EF7"/>
     <w:rsid w:val="006C2CFB"/>
     <w:rsid w:val="006C3E5A"/>
     <w:rsid w:val="006C63EE"/>
     <w:rsid w:val="006C7C5B"/>
     <w:rsid w:val="006D15DE"/>
     <w:rsid w:val="006D38AC"/>
     <w:rsid w:val="006D403D"/>
     <w:rsid w:val="006D691F"/>
     <w:rsid w:val="006E4594"/>
     <w:rsid w:val="006E631F"/>
@@ -19700,50 +19938,51 @@
     <w:rsid w:val="009D31D7"/>
     <w:rsid w:val="009D4B06"/>
     <w:rsid w:val="009D569E"/>
     <w:rsid w:val="009D764E"/>
     <w:rsid w:val="009D7CAF"/>
     <w:rsid w:val="009E0185"/>
     <w:rsid w:val="009E206A"/>
     <w:rsid w:val="009E78FB"/>
     <w:rsid w:val="009F3EBE"/>
     <w:rsid w:val="009F52E1"/>
     <w:rsid w:val="009F6FEC"/>
     <w:rsid w:val="009F71F4"/>
     <w:rsid w:val="00A00B62"/>
     <w:rsid w:val="00A00D7B"/>
     <w:rsid w:val="00A0433C"/>
     <w:rsid w:val="00A0543A"/>
     <w:rsid w:val="00A10EC4"/>
     <w:rsid w:val="00A154B0"/>
     <w:rsid w:val="00A17912"/>
     <w:rsid w:val="00A21172"/>
     <w:rsid w:val="00A270DA"/>
     <w:rsid w:val="00A271E9"/>
     <w:rsid w:val="00A32304"/>
     <w:rsid w:val="00A37994"/>
     <w:rsid w:val="00A37A26"/>
+    <w:rsid w:val="00A40453"/>
     <w:rsid w:val="00A4087A"/>
     <w:rsid w:val="00A421DA"/>
     <w:rsid w:val="00A42974"/>
     <w:rsid w:val="00A4402B"/>
     <w:rsid w:val="00A44576"/>
     <w:rsid w:val="00A44BF4"/>
     <w:rsid w:val="00A45818"/>
     <w:rsid w:val="00A546F7"/>
     <w:rsid w:val="00A62EB9"/>
     <w:rsid w:val="00A644EB"/>
     <w:rsid w:val="00A666AB"/>
     <w:rsid w:val="00A70184"/>
     <w:rsid w:val="00A708C8"/>
     <w:rsid w:val="00A70DFF"/>
     <w:rsid w:val="00A71FF4"/>
     <w:rsid w:val="00A75D6A"/>
     <w:rsid w:val="00A81C1C"/>
     <w:rsid w:val="00A85251"/>
     <w:rsid w:val="00A856D7"/>
     <w:rsid w:val="00A86137"/>
     <w:rsid w:val="00A873DA"/>
     <w:rsid w:val="00A87480"/>
     <w:rsid w:val="00A94E40"/>
     <w:rsid w:val="00A957FB"/>
     <w:rsid w:val="00A97674"/>
@@ -19809,50 +20048,51 @@
     <w:rsid w:val="00B57418"/>
     <w:rsid w:val="00B57437"/>
     <w:rsid w:val="00B60191"/>
     <w:rsid w:val="00B66F4B"/>
     <w:rsid w:val="00B67BE9"/>
     <w:rsid w:val="00B70AF0"/>
     <w:rsid w:val="00B7103A"/>
     <w:rsid w:val="00B74A35"/>
     <w:rsid w:val="00B80B35"/>
     <w:rsid w:val="00B86B81"/>
     <w:rsid w:val="00B9048F"/>
     <w:rsid w:val="00B94B2E"/>
     <w:rsid w:val="00B970C2"/>
     <w:rsid w:val="00B97B8E"/>
     <w:rsid w:val="00BA1D49"/>
     <w:rsid w:val="00BA2723"/>
     <w:rsid w:val="00BA2963"/>
     <w:rsid w:val="00BA2D81"/>
     <w:rsid w:val="00BA444A"/>
     <w:rsid w:val="00BA7DB8"/>
     <w:rsid w:val="00BB2789"/>
     <w:rsid w:val="00BB4112"/>
     <w:rsid w:val="00BB4A8A"/>
     <w:rsid w:val="00BB5575"/>
     <w:rsid w:val="00BD4607"/>
+    <w:rsid w:val="00BD4EA2"/>
     <w:rsid w:val="00BD5E94"/>
     <w:rsid w:val="00BD6BEA"/>
     <w:rsid w:val="00BD6C14"/>
     <w:rsid w:val="00BD7C59"/>
     <w:rsid w:val="00BE019B"/>
     <w:rsid w:val="00BE316B"/>
     <w:rsid w:val="00BE4017"/>
     <w:rsid w:val="00BE78B0"/>
     <w:rsid w:val="00BF1FDF"/>
     <w:rsid w:val="00BF40C0"/>
     <w:rsid w:val="00BF6B73"/>
     <w:rsid w:val="00BF7D89"/>
     <w:rsid w:val="00C00FE6"/>
     <w:rsid w:val="00C070EC"/>
     <w:rsid w:val="00C1307E"/>
     <w:rsid w:val="00C132FB"/>
     <w:rsid w:val="00C163C7"/>
     <w:rsid w:val="00C22B96"/>
     <w:rsid w:val="00C368DB"/>
     <w:rsid w:val="00C42A2E"/>
     <w:rsid w:val="00C43823"/>
     <w:rsid w:val="00C452C8"/>
     <w:rsid w:val="00C45E46"/>
     <w:rsid w:val="00C5035E"/>
     <w:rsid w:val="00C514C3"/>
@@ -19986,50 +20226,51 @@
     <w:rsid w:val="00E613D3"/>
     <w:rsid w:val="00E63640"/>
     <w:rsid w:val="00E650B3"/>
     <w:rsid w:val="00E654A1"/>
     <w:rsid w:val="00E67441"/>
     <w:rsid w:val="00E67A5D"/>
     <w:rsid w:val="00E7057F"/>
     <w:rsid w:val="00E71446"/>
     <w:rsid w:val="00E72099"/>
     <w:rsid w:val="00E74313"/>
     <w:rsid w:val="00E743FE"/>
     <w:rsid w:val="00E74758"/>
     <w:rsid w:val="00E81A38"/>
     <w:rsid w:val="00E84ECB"/>
     <w:rsid w:val="00E90FC8"/>
     <w:rsid w:val="00E971EE"/>
     <w:rsid w:val="00E975D2"/>
     <w:rsid w:val="00EA0754"/>
     <w:rsid w:val="00EA3C45"/>
     <w:rsid w:val="00EA40DE"/>
     <w:rsid w:val="00EB059A"/>
     <w:rsid w:val="00EB355D"/>
     <w:rsid w:val="00EB36F8"/>
     <w:rsid w:val="00EC00CA"/>
     <w:rsid w:val="00EC1DD7"/>
+    <w:rsid w:val="00EC35AE"/>
     <w:rsid w:val="00EC4181"/>
     <w:rsid w:val="00EC430A"/>
     <w:rsid w:val="00EC5077"/>
     <w:rsid w:val="00EC55E6"/>
     <w:rsid w:val="00EC5940"/>
     <w:rsid w:val="00ED32CB"/>
     <w:rsid w:val="00ED558D"/>
     <w:rsid w:val="00ED5F1E"/>
     <w:rsid w:val="00ED6428"/>
     <w:rsid w:val="00EE048C"/>
     <w:rsid w:val="00EE2994"/>
     <w:rsid w:val="00EE3E4F"/>
     <w:rsid w:val="00EE3E6A"/>
     <w:rsid w:val="00EE5C93"/>
     <w:rsid w:val="00EF33DD"/>
     <w:rsid w:val="00EF4BB6"/>
     <w:rsid w:val="00EF6231"/>
     <w:rsid w:val="00F0035D"/>
     <w:rsid w:val="00F00816"/>
     <w:rsid w:val="00F03BE8"/>
     <w:rsid w:val="00F04202"/>
     <w:rsid w:val="00F05064"/>
     <w:rsid w:val="00F1133F"/>
     <w:rsid w:val="00F17206"/>
     <w:rsid w:val="00F173F5"/>
@@ -21475,76 +21716,76 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF69A0FF-626A-4E52-8CE3-34FE1B254A1F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>31368</Characters>
+  <Pages>13</Pages>
+  <Words>5571</Words>
+  <Characters>31759</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>261</Lines>
-  <Paragraphs>73</Paragraphs>
+  <Lines>264</Lines>
+  <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36798</CharactersWithSpaces>
+  <CharactersWithSpaces>37256</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>327682</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.lot-online.ru/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>327682</vt:i4>
       </vt:variant>
       <vt:variant>