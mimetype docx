--- v0 (2026-05-29)
+++ v1 (2026-07-23)
@@ -1379,81 +1379,81 @@
       <w:r w:rsidR="005930C7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>л</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ей</w:t>
       </w:r>
       <w:r w:rsidR="00662C88" w:rsidRPr="004E26A0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> 00 копеек </w:t>
       </w:r>
       <w:r w:rsidR="00662C88" w:rsidRPr="004E26A0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>(в том числе НДС 22%).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A794C10" w14:textId="77777777" w:rsidR="00916C38" w:rsidRPr="005614EB" w:rsidRDefault="00916C38" w:rsidP="00916C38">
+    <w:p w14:paraId="4A794C10" w14:textId="73EF0B43" w:rsidR="00916C38" w:rsidRPr="005614EB" w:rsidRDefault="00916C38" w:rsidP="00916C38">
       <w:pPr>
         <w:pStyle w:val="af1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Миним</w:t>
       </w:r>
       <w:r w:rsidRPr="005614EB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">альная цена (величина постоянной составляющей месячной арендной платы) Лота </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00801304" w:rsidRPr="00801304">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidRPr="005614EB">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> –   </w:t>
+        <w:t xml:space="preserve">–   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A67D057" w14:textId="10D97BD3" w:rsidR="00916C38" w:rsidRPr="005614EB" w:rsidRDefault="007146BA" w:rsidP="00916C38">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007146BA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6 224 </w:t>
       </w:r>
       <w:r w:rsidR="00916C38" w:rsidRPr="005614EB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>руб</w:t>
       </w:r>
       <w:r w:rsidR="00916C38">
         <w:rPr>
           <w:b/>
@@ -1947,75 +1947,75 @@
       <w:r w:rsidR="00F328AB" w:rsidRPr="004E26A0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>рубл</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ей</w:t>
       </w:r>
       <w:r w:rsidR="00F328AB" w:rsidRPr="004E26A0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> 00 копеек </w:t>
       </w:r>
       <w:r w:rsidR="00F328AB" w:rsidRPr="004E26A0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>(в том числе НДС 22%).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB05ADE" w14:textId="77777777" w:rsidR="00916C38" w:rsidRPr="005614EB" w:rsidRDefault="00916C38" w:rsidP="00916C38">
+    <w:p w14:paraId="6BB05ADE" w14:textId="10DFB875" w:rsidR="00916C38" w:rsidRPr="005614EB" w:rsidRDefault="00916C38" w:rsidP="00916C38">
       <w:pPr>
         <w:pStyle w:val="af1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Миним</w:t>
       </w:r>
       <w:r w:rsidRPr="005614EB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">альная цена (величина постоянной составляющей месячной арендной платы) Лота </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00801304" w:rsidRPr="00801304">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="005614EB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> –   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679AD881" w14:textId="10AB1EAD" w:rsidR="00916C38" w:rsidRPr="005614EB" w:rsidRDefault="001F5167" w:rsidP="00916C38">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F5167">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">61 153 </w:t>
       </w:r>
       <w:r w:rsidR="00916C38" w:rsidRPr="005614EB">
         <w:rPr>
           <w:b/>
@@ -16102,50 +16102,51 @@
     <w:rsid w:val="007E0685"/>
     <w:rsid w:val="007E1ACC"/>
     <w:rsid w:val="007E2186"/>
     <w:rsid w:val="007E2E91"/>
     <w:rsid w:val="007E2F51"/>
     <w:rsid w:val="007E398F"/>
     <w:rsid w:val="007E44BC"/>
     <w:rsid w:val="007E54B6"/>
     <w:rsid w:val="007E5539"/>
     <w:rsid w:val="007E6751"/>
     <w:rsid w:val="007E68D7"/>
     <w:rsid w:val="007F2ECF"/>
     <w:rsid w:val="007F3905"/>
     <w:rsid w:val="007F427B"/>
     <w:rsid w:val="007F52E7"/>
     <w:rsid w:val="007F5403"/>
     <w:rsid w:val="007F614F"/>
     <w:rsid w:val="007F7067"/>
     <w:rsid w:val="007F72E0"/>
     <w:rsid w:val="007F740A"/>
     <w:rsid w:val="007F7E09"/>
     <w:rsid w:val="00800028"/>
     <w:rsid w:val="00801001"/>
     <w:rsid w:val="008010EC"/>
     <w:rsid w:val="00801284"/>
+    <w:rsid w:val="00801304"/>
     <w:rsid w:val="008028B9"/>
     <w:rsid w:val="00803554"/>
     <w:rsid w:val="0080684F"/>
     <w:rsid w:val="008122AC"/>
     <w:rsid w:val="00812838"/>
     <w:rsid w:val="008138F7"/>
     <w:rsid w:val="00817661"/>
     <w:rsid w:val="00820977"/>
     <w:rsid w:val="00820F85"/>
     <w:rsid w:val="008210C0"/>
     <w:rsid w:val="0082161F"/>
     <w:rsid w:val="00821CD8"/>
     <w:rsid w:val="00823E4E"/>
     <w:rsid w:val="00824272"/>
     <w:rsid w:val="00824770"/>
     <w:rsid w:val="00827E0B"/>
     <w:rsid w:val="008313A9"/>
     <w:rsid w:val="0083334D"/>
     <w:rsid w:val="00835291"/>
     <w:rsid w:val="00835623"/>
     <w:rsid w:val="00835849"/>
     <w:rsid w:val="00835A88"/>
     <w:rsid w:val="0083774E"/>
     <w:rsid w:val="00840868"/>
     <w:rsid w:val="008423F3"/>
@@ -16653,50 +16654,51 @@
     <w:rsid w:val="00D5557F"/>
     <w:rsid w:val="00D61A5F"/>
     <w:rsid w:val="00D62BFA"/>
     <w:rsid w:val="00D63DAA"/>
     <w:rsid w:val="00D64819"/>
     <w:rsid w:val="00D65DE8"/>
     <w:rsid w:val="00D667D8"/>
     <w:rsid w:val="00D734A3"/>
     <w:rsid w:val="00D73694"/>
     <w:rsid w:val="00D76C56"/>
     <w:rsid w:val="00D83ACB"/>
     <w:rsid w:val="00D846D5"/>
     <w:rsid w:val="00D84852"/>
     <w:rsid w:val="00D867C3"/>
     <w:rsid w:val="00D86BAE"/>
     <w:rsid w:val="00D90B75"/>
     <w:rsid w:val="00D90E2F"/>
     <w:rsid w:val="00D91003"/>
     <w:rsid w:val="00D914B8"/>
     <w:rsid w:val="00D91528"/>
     <w:rsid w:val="00D91664"/>
     <w:rsid w:val="00D91D45"/>
     <w:rsid w:val="00D92F26"/>
     <w:rsid w:val="00D93388"/>
     <w:rsid w:val="00D9491C"/>
+    <w:rsid w:val="00D97D56"/>
     <w:rsid w:val="00DA067D"/>
     <w:rsid w:val="00DA0BF1"/>
     <w:rsid w:val="00DA1449"/>
     <w:rsid w:val="00DA3CDB"/>
     <w:rsid w:val="00DA4850"/>
     <w:rsid w:val="00DA58DF"/>
     <w:rsid w:val="00DA77DC"/>
     <w:rsid w:val="00DA7C7A"/>
     <w:rsid w:val="00DB388E"/>
     <w:rsid w:val="00DB4164"/>
     <w:rsid w:val="00DB44ED"/>
     <w:rsid w:val="00DB7C95"/>
     <w:rsid w:val="00DC0334"/>
     <w:rsid w:val="00DC1023"/>
     <w:rsid w:val="00DC46BA"/>
     <w:rsid w:val="00DC642E"/>
     <w:rsid w:val="00DC70B1"/>
     <w:rsid w:val="00DD11A2"/>
     <w:rsid w:val="00DD6C88"/>
     <w:rsid w:val="00DD6E16"/>
     <w:rsid w:val="00DD6F98"/>
     <w:rsid w:val="00DD7D82"/>
     <w:rsid w:val="00DE26D7"/>
     <w:rsid w:val="00DE4426"/>
     <w:rsid w:val="00DF0822"/>