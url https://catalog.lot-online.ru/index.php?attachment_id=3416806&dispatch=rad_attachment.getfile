--- v0 (2026-05-21)
+++ v1 (2026-07-06)
@@ -456,100 +456,136 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>контактный телефон __________________, адрес электронной почты ________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AEEA6AB" w14:textId="77777777" w:rsidR="007729B3" w:rsidRDefault="007729B3">
       <w:pPr>
         <w:pStyle w:val="affe"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:ind w:right="-5" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="007C984F" w14:textId="1EBAB956" w:rsidR="007729B3" w:rsidRDefault="00222E3F">
+    <w:p w14:paraId="007C984F" w14:textId="60A0EC13" w:rsidR="007729B3" w:rsidRDefault="00222E3F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">принимая решение об участии в аукционе «10» июня 2026 года по продаже:                       </w:t>
+        <w:t>принимая решение об участии в аукционе «1</w:t>
+      </w:r>
+      <w:r w:rsidR="006106D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>» ию</w:t>
+      </w:r>
+      <w:r w:rsidR="006106D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я 2026 года по продаже:                       </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08244D16" w14:textId="77777777" w:rsidR="007729B3" w:rsidRDefault="00222E3F">
       <w:pPr>
         <w:ind w:left="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk173159162"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Объект 1:</w:t>
       </w:r>
@@ -574,202 +610,137 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">с кадастровым номером </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>52:26:0150001:1128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, площадью 2 257,4 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, назначение: нежилое, наименование: </w:t>
+        <w:t xml:space="preserve">, площадью 2 257,4 кв.м, назначение: нежилое, наименование: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">здание бытового помещения, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">количество этажей 4, в том числе подземных 0, находящееся по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>адресу: Российская Федерация, Нижегородская область, Кстовский муниципальный район, городское поселение город Кстово, район Промышленный, шоссе Центральное, дом 13,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">находящееся в </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, о чем 26.09.2024г. в ЕГРН сделана запись № 52:26:0150001:1128-52/289/2024-38.  </w:t>
+        <w:t xml:space="preserve">находящееся в собственности , о чем 26.09.2024г. в ЕГРН сделана запись № 52:26:0150001:1128-52/289/2024-38.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="770A63C4" w14:textId="77777777" w:rsidR="007729B3" w:rsidRDefault="00222E3F">
       <w:pPr>
         <w:ind w:left="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Обременения (ограничения) Объекта 1: не зарегистрированы. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A25CD9" w14:textId="2F856805" w:rsidR="007729B3" w:rsidRDefault="00222E3F">
       <w:pPr>
         <w:ind w:left="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Объект 1 продается вместе с движимым имуществом, расположенным в нем, согласно Перечню движимого имущества, указанного в Приложении № 2 к </w:t>
-[...28 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Объект 1 продается вместе с движимым имуществом, расположенным в нем, согласно Перечню движимого имущества, указанного в Приложении № 2 к информационному сообщениию.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D0DA68" w14:textId="77777777" w:rsidR="007729B3" w:rsidRDefault="00222E3F">
       <w:pPr>
         <w:ind w:left="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Объект 2:</w:t>
       </w:r>
     </w:p>
@@ -794,121 +765,93 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> с кадастровым номером </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>52:26:0000000:1474</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  площадью 326,8 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, назначение: нежилое, наименование: </w:t>
+        <w:t xml:space="preserve">,  площадью 326,8 кв.м, назначение: нежилое, наименование: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">здание финского склада, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">количество этажей 1, в том числе подземных 0, находящееся по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>адресу: Нижегородская обл., р-н Кстовский, примерно в 3 км по направлению на юг от г. Кстово,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">находящееся в собственности </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, о чем 24.09.2024г. в ЕГРН сделана запись регистрации № 52:26:0000000:1474-52/295/2024-34. </w:t>
+        <w:t xml:space="preserve">находящееся в собственности , о чем 24.09.2024г. в ЕГРН сделана запись регистрации № 52:26:0000000:1474-52/295/2024-34. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="427B86F6" w14:textId="77777777" w:rsidR="007729B3" w:rsidRDefault="00222E3F">
       <w:pPr>
         <w:ind w:left="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Обременения (ограничения) Объекта 2: не зарегистрированы. </w:t>
       </w:r>
@@ -956,129 +899,93 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> с кадастровым номером </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>52:26:0000000:1477</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  площадью 690,7 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, назначение: нежилое, наименование: </w:t>
+        <w:t xml:space="preserve">,  площадью 690,7 кв.м, назначение: нежилое, наименование: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">здание финского склада, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">количество этажей 1, в том числе подземных 0, находящееся по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>адресу: Нижегородская область, р-н Кстовский, примерно в 3 км по направлению на юг от г Кстово,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">находящееся в собственности </w:t>
-[...15 lines deleted...]
-        <w:t>о чем 25.09.2024г. в ЕГРН сделана запись регистрации № 52:26:0000000:1477-52/151/2024-34.</w:t>
+        <w:t>находящееся в собственности , о чем 25.09.2024г. в ЕГРН сделана запись регистрации № 52:26:0000000:1477-52/151/2024-34.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B48C897" w14:textId="77777777" w:rsidR="007729B3" w:rsidRDefault="00222E3F">
       <w:pPr>
         <w:ind w:left="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1142,224 +1049,140 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> с кадастровым номером </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>52:26:0150002:473,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> площадью 5 996 +/-27 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, категория земель: земли населенных пунктов, </w:t>
+        <w:t xml:space="preserve"> площадью 5 996 +/-27 кв.м, категория земель: земли населенных пунктов, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>виды разрешенного использования</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: под основной производственной площадкой нефтеперерабатывающего завода, находящийся по адресу: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Российская Федерация, Нижегородская область, Кстовский район, г. Кстово, внутригородской район Промышленный, шоссе Центральное, земельный участок № 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>находящийся на правах собственности</w:t>
-[...7 lines deleted...]
-        <w:t>, о чем в ЕГРН сделана запись регистрации 24.09.2024г</w:t>
+        <w:t>находящийся на правах собственности, о чем в ЕГРН сделана запись регистрации 24.09.2024г</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>№ 52:26:0150002:473-52/148/2024-32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="055BDC25" w14:textId="77777777" w:rsidR="007729B3" w:rsidRDefault="00222E3F">
       <w:pPr>
         <w:ind w:left="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Особые отметки: Сведени</w:t>
-[...55 lines deleted...]
-        <w:t>ребителей и благополучия человека по Нижегородской области.</w:t>
+        <w:t>Особые отметки: Сведения об ограничениях права на объект недвижимости, обременениях данного объекта, не зарегистрированных в реестре прав, ограничений прав и обременений недвижимого имущества: вид ограничения (обременения): ограничения прав на земельный участок, предусмотренные статьей 56 Земельного кодекса Российской Федерации; срок действия: c 08.04.2015; реквизиты документа-основания: постановление Главного санитарного врача РФ "Об установлении размера санитарно-защитной зоны имущественного комплекса ООО "Лукойл-Нижегороднефтеоргсинтез" на территории промышленной зоны г. Кстово Нижегородской области" от 14.08.2014 № 48 выдан: Федеральная служба по надзору в сфере защиты прав потребителей и благополучия человека (Роспотребнадзор), вид ограничения (обременения): ограничения прав на земельный участок, предусмотренные статьей 56 Земельного кодекса Российской Федерации; срок действия: c 03.12.2018; реквизиты документа-основания: постановление от 28.08.2017 № 119 выдан: Главный государственный санитарный врач Российской Федерации А.Ю. Попова. Вид ограничения (обременения): ограничения прав на земельный участок, предусмотренные статьей 56 Земельного кодекса Российской Федерации; срок действия: c 03.09.2022; реквизиты документа-основания: решение "Об установлении санитарно-защитной зоны Новогорьковской ТЭЦ филиала «Нижегородский» ПАО «Т Плюс», расположенной по адресу: Нижегородская область, г. Кстово. (земельный участок с КН 52:25:00150002:572)" от 01.12.2021 № 04-146 выдан: Управление Федеральной службы по надзору в сфере защиты прав потребителей и благополучия человека по Нижегородской области.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="3019267F" w14:textId="77777777" w:rsidR="007729B3" w:rsidRDefault="00222E3F">
       <w:pPr>
         <w:ind w:left="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Обременения (ограничения) Объекта 4: </w:t>
       </w:r>
@@ -1758,118 +1581,102 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Настоящим подтверждаю, что я уведомлен о том, что в случае признания торгов несостоявшимися по причине допуска к участию только одного участника, Продавец вправе заключить договор купли-продажи Объектов по начальной цене Лота в течение 10 (десяти) рабочих дней с даты признания торгов несостоявшимися. Заключение договора купли-продажи для такого участника является обязательным. Оплата цены Объектов производится единственным участником аукциона, за вычетом суммы ранее внесённого задатка, путем безналичного </w:t>
-[...7 lines deleted...]
-        <w:t>перечисления денежных средств на расчетный счет Продавца, указанный в договоре купли-продажи Объекта, в соответствии с условиями такого договора купли-продажи.</w:t>
+        <w:t xml:space="preserve"> Настоящим подтверждаю, что я уведомлен о том, что в случае признания торгов несостоявшимися по причине допуска к участию только одного участника, Продавец вправе заключить договор купли-продажи Объектов по начальной цене Лота в течение 10 (десяти) рабочих дней с даты признания торгов несостоявшимися. Заключение договора купли-продажи для такого участника является обязательным. Оплата цены Объектов производится единственным участником аукциона, за вычетом суммы ранее внесённого задатка, путем безналичного перечисления денежных средств на расчетный счет Продавца, указанный в договоре купли-продажи Объекта, в соответствии с условиями такого договора купли-продажи.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA13936" w14:textId="77777777" w:rsidR="007729B3" w:rsidRDefault="007729B3">
       <w:pPr>
         <w:ind w:left="-15" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="061CA928" w14:textId="77777777" w:rsidR="007729B3" w:rsidRDefault="00222E3F">
       <w:pPr>
         <w:ind w:left="-15" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Настоящим подтверждаю, что я уведомлен о том, что в случае уклонения (отказа) Победителя аукциона от заключения договора купли-продажи Объектов по результатам торгов в установленный срок, от оплаты цены Объектов, договор купли-продажи Объектов может быть заключен с участником аукциона, сделавшим предпоследнее предложение по цене Объектов в ходе торгов, в течение 10 (десяти) рабочих дней с даты получения от Организатора торгов уведомления с предложением заключить договор купли-продажи Объектов. Заключение д</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">оговора купли-продажи таким участником не является обязательным. При этом оплата цены Объектов производится участником аукциона, сделавшим предпоследнее предложение по цене Объектов в ходе торгов, в полном объеме путем безналичного перечисления денежных средств на расчетный счет Продавца, указанный в договоре купли-продажи Объектов, в соответствии с условиями такого договора купли-продажи. </w:t>
+        <w:t xml:space="preserve"> Настоящим подтверждаю, что я уведомлен о том, что в случае уклонения (отказа) Победителя аукциона от заключения договора купли-продажи Объектов по результатам торгов в установленный срок, от оплаты цены Объектов, договор купли-продажи Объектов может быть заключен с участником аукциона, сделавшим предпоследнее предложение по цене Объектов в ходе торгов, в течение 10 (десяти) рабочих дней с даты получения от Организатора торгов уведомления с предложением заключить договор купли-продажи Объектов. Заключение договора купли-продажи таким участником не является обязательным. При этом оплата цены Объектов производится участником аукциона, сделавшим предпоследнее предложение по цене Объектов в ходе торгов, в полном объеме путем безналичного перечисления денежных средств на расчетный счет Продавца, указанный в договоре купли-продажи Объектов, в соответствии с условиями такого договора купли-продажи. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14922386" w14:textId="77777777" w:rsidR="007729B3" w:rsidRDefault="007729B3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="456983CD" w14:textId="77777777" w:rsidR="007729B3" w:rsidRDefault="00222E3F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -2095,57 +1902,50 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25A2AB21" w14:textId="77777777" w:rsidR="007729B3" w:rsidRDefault="00222E3F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Подпись Претендента (его полномочного представителя)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8BCCEE" w14:textId="77777777" w:rsidR="007729B3" w:rsidRDefault="007729B3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A41AC4A" w14:textId="77777777" w:rsidR="007729B3" w:rsidRDefault="00222E3F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2175,161 +1975,162 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>М.П. "_____" _____________ 20___ г.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007729B3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37E5D97A" w14:textId="77777777" w:rsidR="00222E3F" w:rsidRDefault="00222E3F">
+    <w:p w14:paraId="72D5F051" w14:textId="77777777" w:rsidR="003711D1" w:rsidRDefault="003711D1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C467DAC" w14:textId="77777777" w:rsidR="00222E3F" w:rsidRDefault="00222E3F">
+    <w:p w14:paraId="5AA4F908" w14:textId="77777777" w:rsidR="003711D1" w:rsidRDefault="003711D1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NewsGothic_A.Z_PS">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ADC6377" w14:textId="77777777" w:rsidR="00222E3F" w:rsidRDefault="00222E3F">
+    <w:p w14:paraId="282E72EE" w14:textId="77777777" w:rsidR="003711D1" w:rsidRDefault="003711D1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EF073F2" w14:textId="77777777" w:rsidR="00222E3F" w:rsidRDefault="00222E3F">
+    <w:p w14:paraId="11934CEF" w14:textId="77777777" w:rsidR="003711D1" w:rsidRDefault="003711D1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="02AAB846" w14:textId="77777777" w:rsidR="007729B3" w:rsidRDefault="00222E3F">
       <w:pPr>
         <w:pStyle w:val="aff"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aff6"/>
         </w:rPr>
@@ -2351,74 +2152,76 @@
         </w:rPr>
         <w:t xml:space="preserve">Указанный пункт Заявки только для Претендентов – физических лиц. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A6C0A8D" w14:textId="77777777" w:rsidR="007729B3" w:rsidRDefault="00222E3F">
       <w:pPr>
         <w:pStyle w:val="aff"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>При оформлении заявки от претендента – юридического лица настоящий пункт подлежит удалению.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007729B3"/>
     <w:rsid w:val="00090A88"/>
+    <w:rsid w:val="00194AE3"/>
     <w:rsid w:val="00222E3F"/>
+    <w:rsid w:val="003711D1"/>
+    <w:rsid w:val="006106D9"/>
     <w:rsid w:val="007729B3"/>
     <w:rsid w:val="00BE639E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>