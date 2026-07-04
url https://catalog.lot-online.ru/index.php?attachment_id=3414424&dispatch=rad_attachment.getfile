--- v0 (2026-05-20)
+++ v1 (2026-07-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2FE5B6C1" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00BF4F49">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AA0DCFD" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:spacing w:line="368" w:lineRule="exact"/>
         <w:ind w:right="260"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -335,51 +335,65 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>инвестиционных</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>фон- дов «Профит»</w:t>
+        <w:t xml:space="preserve">фон- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>дов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Профит»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Д.У. Закрытым паевым инвестиционным фондом комбинированным «ЮСТА», </w:t>
       </w:r>
       <w:r>
         <w:t>адрес юридического</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>лица:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -446,71 +460,81 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>д.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>10,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>помещ.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>помещ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>16-27,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>заре- гистрированное</w:t>
-      </w:r>
+        <w:t xml:space="preserve">заре- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>гистрированное</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Едином</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -537,63 +561,65 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>лиц</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Межрайонной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>ин</w:t>
-[...2 lines deleted...]
-        <w:t>спекцией</w:t>
+        <w:t>инспекцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>Федераль- ной</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Федераль</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>- ной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>налоговой</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>службы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -674,62 +700,88 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>присвоением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>основного</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>гос- ударственного регистрационного номера (ОГРН):</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>гос</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ударственного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> регистрационного номера (ОГРН):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>1182375080766, идентификационный номер налогопла- тельщика</w:t>
-      </w:r>
+        <w:t xml:space="preserve">1182375080766, идентификационный номер </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>налогопла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>тельщика</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(ИНН):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>2312275445,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -900,54 +952,67 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>года №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>05/24, зарегистрирован Меж</w:t>
-[...2 lines deleted...]
-        <w:t>рай- онной инспекцией Федеральной налоговой службы № 16 по Краснодарскому краю 24</w:t>
+        <w:t xml:space="preserve">05/24, зарегистрирован </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Межрай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>онной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> инспекцией Федеральной налоговой службы № 16 по Краснодарскому краю 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>декабря</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1194,51 +1259,67 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>октября</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>1984</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>года рождения, место рождения: ст. Тбилис- ская Тбилисского р-на Краснодарского края, гражданство: Российская Федерация, пол мужской, паспорт гражданина Российской Федерации</w:t>
+        <w:t xml:space="preserve">года рождения, место рождения: ст. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Тбилис</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ская</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Тбилисского р-на Краснодарского края, гражданство: Российская Федерация, пол мужской, паспорт гражданина Российской Федерации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>03 05 617629 выдан ОВД Тбилисского района</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Краснодарского края</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1248,54 +1329,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>января</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>года,</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> код подразделения: 232-051, зарегистрированного по месту жительства по адресу: г. Краснодар,</w:t>
+        <w:t>года, код подразделения: 232-051, зарегистрированного по месту жительства по адресу: г. Краснодар,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ул.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Трудовой</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1368,84 +1446,94 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>должностные</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>полномочия</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>кото- рого установлены на основании Устава, Решения единственного участника Общ</w:t>
-[...2 lines deleted...]
-        <w:t>ества с ограниченной от- ветственностью Управляющая компания инвестиционных фондов «Профит» от 03 февраля 2026 года № 01/26, Свидетельства об удостоверении решения единственного участника юридического лица выданного Скачко</w:t>
+        <w:t xml:space="preserve">кото- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>рого</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> установлены на основании Устава, Решения единственного участника Общества с ограниченной от- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ветственностью</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Управляющая компания инвестиционных фондов «Профит» от 03 февраля 2026 года № 01/26, Свидетельства об удостоверении решения единственного участника юридического лица выданного Скачко</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Владимиром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Владиленовичем,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>нотари</w:t>
-[...2 lines deleted...]
-        <w:t>усом</w:t>
+        <w:t>нотариусом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Краснодарского</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>нотариального</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1878,51 +1966,59 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, адрес юридического лица: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>, зарегистриро- ванное</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>зарегистриро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>- ванное</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Едином</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1967,53 +2063,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>инспекцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Федеральной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>нало</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>говой</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>службы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>№</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="83"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2091,54 +2197,51 @@
         <w:t>регистрационного</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>номера (ОГРН):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>, идентификационный номер налогоплательщика (ИН</w:t>
-[...2 lines deleted...]
-        <w:t>Н):</w:t>
+        <w:t>, идентификационный номер налогоплательщика (ИНН):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>, код причины постановки на учет (КПП):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2178,85 +2281,114 @@
         <w:t>№</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>, зарегистрирован Межрайонной инспекцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Федеральной нало- говой службы № </w:t>
+        <w:t xml:space="preserve">Федеральной </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>нало</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>говой</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> службы № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:w w:val="150"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, ГРН: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>, выписка из ЕГРЮЛ, сформированная в электронной форме на офици- альном сайте ФНС России и получе</w:t>
-[...2 lines deleted...]
-        <w:t>нная с использованием телекоммуникационной сети Интернет по со- стоянию</w:t>
+        <w:t xml:space="preserve">, выписка из ЕГРЮЛ, сформированная в электронной форме на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>офици</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>альном</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> сайте ФНС России и полученная с использованием телекоммуникационной сети Интернет по со- стоянию</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>на</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:w w:val="150"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
@@ -2347,51 +2479,79 @@
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">в лице </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, должностные полномочия которого установлены на основании / </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Индивидуальный предприни- матель/гражданин</w:t>
+        <w:t xml:space="preserve">Индивидуальный </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>предприни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>матель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>/гражданин</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="89"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="89"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>года рождения, место рождения:</w:t>
       </w:r>
       <w:r>
@@ -2630,95 +2790,108 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>условий,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>руководствуясь</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>прин- ципами, определенными ст. ст. 421, 424 Гражданского кодекса Российской Федерации (далее – ГК РФ), заключили настоящий договор о нижеследующем:</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>прин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ципами</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, определенными ст. ст. 421, 424 Гражданского кодекса Российской Федерации (далее – ГК РФ), заключили настоящий договор о нижеследующем:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="083FD017" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4775"/>
         </w:tabs>
         <w:ind w:left="4775" w:hanging="210"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>ПРЕДМЕТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>ДОГОВОРА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="131EAAE5" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00BF4F49">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A8ED0EF" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
+    <w:p w14:paraId="1A8ED0EF" w14:textId="31100FF1" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1780"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1014" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Продавец</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2783,109 +2956,165 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>ограниченной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>ответственностью</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>(далее</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">име- нуемое по тексту </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>име</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>нуемое</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по тексту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Общество, ООО «ДОМ НА ГОНЧАРНОЙ»). Ему принадлежит доля в уставном капитале Общества в размере 100 % (сто_ процентов). Размер уставного капитала Общества со- ставляет 451 600 000 (четыреста пятьдесят один миллион шестьсот тысяч</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Общество, ООО «ДОМ НА ГОНЧАРНОЙ»). Ему принадлежит доля в уставном капитале Общества в размере 100 % (сто_ процентов). Размер уставного капитала Общества </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>) рублей 00 копеек.</w:t>
+        <w:t xml:space="preserve">со- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ставляет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F954C9" w:rsidRPr="00F954C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>328 600 000 (Триста двадцать восемь миллионов шестьсот тысяч)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рублей 00 копеек.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F22E13" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:spacing w:line="194" w:lineRule="exact"/>
         <w:ind w:left="1469"/>
       </w:pPr>
       <w:r>
         <w:t>Продавец</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="35"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>продал</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="33"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3404,111 +3633,127 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>9729301997,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="11"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>адрес</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="9"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>юридиче-</w:t>
+        <w:t>юридиче</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BF0176D" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="205" w:lineRule="exact"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ского</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>лица:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>109240,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>г.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Москва,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>вн.тер.г.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>вн.тер.г</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>муниципальный</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>округ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3636,56 +3881,72 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>в Едином государственном реестре юридических лиц</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Межрайонной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>инспек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>цией</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Федеральной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>налоговой</w:t>
@@ -3805,55 +4066,71 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>основного</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>государственного</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>ре- гистрационного номера (ОГРН): 1207700425250;</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ре- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>гистрационного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> номера (ОГРН): 1207700425250;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F4B8860" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1614"/>
         </w:tabs>
         <w:spacing w:line="194" w:lineRule="exact"/>
         <w:ind w:left="1614" w:hanging="145"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>адрес</w:t>
       </w:r>
       <w:r>
@@ -3906,55 +4183,63 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>г.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="18"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Москва,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="18"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>вн.тер.г.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>вн.тер.г</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="17"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>муниципальный</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="18"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -4011,57 +4296,51 @@
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="225670D8" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1631"/>
         </w:tabs>
         <w:spacing w:before="11" w:line="204" w:lineRule="auto"/>
         <w:ind w:right="970" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Устав утвержден Решением единственного учредителя ООО «ДОМ НА ГОНЧАРНОЙ» от 05.11.20</w:t>
-[...5 lines deleted...]
-        <w:t>20</w:t>
+        <w:t>Устав утвержден Решением единственного учредителя ООО «ДОМ НА ГОНЧАРНОЙ» от 05.11.2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>г.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -4156,78 +4435,86 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>службы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:w w:val="150"/>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:w w:val="150"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>по г. Москва, ГРН: 1207700425250,</w:t>
+        <w:t>по</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г. Москва, ГРН: 1207700425250,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6933DE57" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1609"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1012" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Выписка из Единого государственного реестра юридических лиц на</w:t>
       </w:r>
       <w:r>
@@ -4435,81 +4722,117 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>года</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>«Об обществах с ограниченной ответственностью» (далее – ФЗ «Об обществах с ограниченной ответ-ствен- ностью») в электронной форме в день удостоверения настоящего договора.</w:t>
+        <w:t>«Об обществах с ограниченной ответственностью» (далее – ФЗ «Об обществах с ограниченной ответ-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ствен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ностью</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>») в электронной форме в день удостоверения настоящего договора.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05E5A193" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1846"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:left="761" w:right="1015" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Отчуждаемая доля в размере _100 %</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> (сто процентов) в уставном капитале ООО «ДОМ НА ГОНЧАРНОЙ» принадлежит Продавцу на основании Договора купли-продажи доли в уставном капи- тале,</w:t>
+        <w:t xml:space="preserve">Отчуждаемая доля в размере _100 % (сто процентов) в уставном капитале ООО «ДОМ НА ГОНЧАРНОЙ» принадлежит Продавцу на основании Договора купли-продажи доли в уставном </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>капи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>- тале,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>удостоверенного</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -4621,57 +4944,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>тысячи</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>дв</w:t>
-[...5 lines deleted...]
-        <w:t>адцать</w:t>
+        <w:t>двадцать</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>третьего</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -4904,52 +5221,60 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>вы- шеуказанной</w:t>
-      </w:r>
+        <w:t xml:space="preserve">вы- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>шеуказанной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Выпиской</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>из</w:t>
@@ -5045,86 +5370,96 @@
         </w:rPr>
         <w:t>нотариусом в соответствии со ст. 21 ФЗ «Об обществах с ограниченной ответственностью» в электронной форме в день удостоверения настоящего договора.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55744271" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1850"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:left="761" w:right="1014" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Отчуждаемая доля в уставном капитале Общества оплачена Продавцом полностью до под- писания настоя</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">щего договора, что подтверждается Справкой от </w:t>
+        <w:t xml:space="preserve">Отчуждаемая доля в уставном капитале Общества оплачена Продавцом полностью до </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>под- писания</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего договора, что подтверждается Справкой от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">№ </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6825D22C" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1835"/>
         </w:tabs>
         <w:spacing w:line="212" w:lineRule="exact"/>
         <w:ind w:left="1835" w:hanging="366"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Покупатель</w:t>
       </w:r>
       <w:r>
@@ -5209,113 +5544,164 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>ДОГОВОРА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38954796" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00BF4F49">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51E8136B" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
+    <w:p w14:paraId="51E8136B" w14:textId="16C1278E" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1845"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1016" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Номинальная стоимость принадлежащей Продавцу доли в размере 100 % (сто процентов) в уставном капитале Общества составляет 451 600 000 (четыреста пятьдесят один миллион шестьсот ты- сяч) рублей 00 копеек, что подтверждается вышеуказанной Выпиской из Единого</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> государственного ре- естра юридических лиц, полученной нотариусом в соответствии со ст. 21 ФЗ «Об обществах с ограни- ченной ответственностью» в электронной форме в день удостоверения настоящего договора.</w:t>
+        <w:t xml:space="preserve">Номинальная стоимость принадлежащей Продавцу доли в размере 100 % (сто процентов) в уставном капитале Общества составляет </w:t>
+      </w:r>
+      <w:r w:rsidR="00F954C9" w:rsidRPr="00210CA5">
+        <w:t>328</w:t>
+      </w:r>
+      <w:r w:rsidR="00F954C9">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F954C9" w:rsidRPr="00210CA5">
+        <w:t>600</w:t>
+      </w:r>
+      <w:r w:rsidR="00F954C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F954C9" w:rsidRPr="00210CA5">
+        <w:t xml:space="preserve">000 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F954C9">
+        <w:t>(Триста двадцать восемь миллионов шестьсот тысяч)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рублей 00 копеек, что подтверждается вышеуказанной Выпиской из Единого государственного ре- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>естра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> юридических лиц, полученной нотариусом в соответствии со ст. 21 ФЗ «Об обществах с ограни- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ченной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ответственностью» в электронной форме в день удостоверения настоящего договора.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F3DC61D" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:spacing w:before="3" w:line="201" w:lineRule="auto"/>
         <w:ind w:left="761" w:right="1020" w:firstLine="708"/>
       </w:pPr>
       <w:r>
-        <w:t>Цена отчуждаемой доли в размере 100 % (сто процент</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">ов) в уставном капитале Общества, определенная по итогам торгов, составляет </w:t>
+        <w:t>Цена отчуждаемой доли в размере 100 % (сто процентов) в уставном капитале Общества, определенная по итогам торгов, составляет</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="80"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
-        <w:t>) рублей 00 копеек.</w:t>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> рублей 00 копеек.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FE62300" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1835"/>
         </w:tabs>
         <w:spacing w:line="196" w:lineRule="exact"/>
         <w:ind w:left="1835" w:hanging="366"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Оплата</w:t>
       </w:r>
@@ -5586,56 +5972,72 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>расчетный</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>счет</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Акци</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>онерного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> общества «Российский аукционный дом» (ОГРН 1097847233351, ИНН 7838430413, адрес: 190000,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>г.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5988,78 +6390,91 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>РФ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Догов</w:t>
-[...2 lines deleted...]
-        <w:t>ора</w:t>
+        <w:t>Договора</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>поруче-</w:t>
+        <w:t>поруче</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5638CEFD" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="216" w:lineRule="exact"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t>ния.</w:t>
+        <w:t>ния</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C69939B" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2010"/>
           <w:tab w:val="left" w:pos="5418"/>
         </w:tabs>
         <w:spacing w:line="197" w:lineRule="exact"/>
         <w:ind w:left="2010" w:hanging="541"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Окончательный</w:t>
       </w:r>
@@ -6101,70 +6516,72 @@
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>размере</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="16"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-29"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="45"/>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="14"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>рублей</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="14"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>00</w:t>
@@ -6370,57 +6787,51 @@
         </w:tabs>
         <w:spacing w:before="12" w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1015" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Сторонам нотариусом разъяснено,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>что соглашение о цене является существенным у</w:t>
-[...5 lines deleted...]
-        <w:t>словием настоящего</w:t>
+        <w:t>что соглашение о цене является существенным условием настоящего</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>договора</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -6708,74 +7119,84 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>с</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>момента</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>внесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ния</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>соот</w:t>
-[...5 lines deleted...]
-        <w:t>ветствующей</w:t>
+        <w:t>соответствующей</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>записи</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -6952,52 +7373,74 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>настоящего договора,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>за исклю- чением</w:t>
-      </w:r>
+        <w:t xml:space="preserve">за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>исклю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>чением</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>дополнительных</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>прав,</w:t>
@@ -7121,51 +7564,65 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>ограниченной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>ответствен- ностью»</w:t>
+        <w:t xml:space="preserve">ответствен- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ностью</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -7329,65 +7786,92 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>«Об</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>обще- ствах с ограниченной ответственностью».</w:t>
+        <w:t xml:space="preserve">обще- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ствах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с ограниченной ответственностью».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="209F46DE" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1019" w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>В соответствии с действующим законодательством Российской Федерации, переход пр</w:t>
-[...2 lines deleted...]
-        <w:t>ава соб- ственности на долю в уставном капитале Общества от Продавца к Покупателю не влечет за собой при- остановку деятельности Общества.</w:t>
+        <w:t xml:space="preserve">В соответствии с действующим законодательством Российской Федерации, переход права соб- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ственности</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> на долю в уставном капитале Общества от Продавца к Покупателю не влечет за собой </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>при- остановку</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> деятельности Общества.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="196E897E" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4526"/>
         </w:tabs>
         <w:ind w:left="4526" w:hanging="210"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>ЗАЯВЛЕНИЯ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -7699,97 +8183,108 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>с</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>действующим</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>законо-</w:t>
+        <w:t>законо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57774A46" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00BF4F49">
       <w:pPr>
         <w:spacing w:line="212" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:sectPr w:rsidR="00BF4F49">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="620" w:right="240" w:bottom="1000" w:left="480" w:header="0" w:footer="810" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="1259" w:space="40"/>
             <w:col w:w="9891"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="166941BE" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10276"/>
         </w:tabs>
         <w:spacing w:line="233" w:lineRule="exact"/>
         <w:ind w:left="652"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="47"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>дательством</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Российской</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -7838,109 +8333,119 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>необходимости</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>получ</w:t>
-[...5 lines deleted...]
-        <w:t>ения</w:t>
+        <w:t>получения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>предварительного</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>согласия</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Федеральной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>антимонополь- ной службы Российской Федерации на совершение данной сделки;</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>антимонополь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>- ной</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> службы Российской Федерации на совершение данной сделки;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF8A54C" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1588"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1015" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>все</w:t>
       </w:r>
       <w:r>
@@ -8045,55 +8550,77 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>договора,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>являются</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>подлин- ными, содержащими достоверную информацию, должным образом подписанными;</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>подлин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ными</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>, содержащими достоверную информацию, должным образом подписанными;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66EA11F9" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1588"/>
         </w:tabs>
         <w:spacing w:line="195" w:lineRule="exact"/>
         <w:ind w:left="1588" w:hanging="119"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Продавец</w:t>
       </w:r>
       <w:r>
@@ -8403,57 +8930,93 @@
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>доля приобретена законным способом, предыдущие договоры исполнены полностью и никем не оспариваются, в том числе в отношении расчетов;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="148BEECC" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1588"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1014" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Продавцом получено предварительное согласие Акционерного общества «Специализирован- ный депозитарий «ИНФИНИТУМ» (ОГРН 102</w:t>
-[...5 lines deleted...]
-        <w:t>7739039283, ИНН 7705380065), а также соблюдены тре- бования, предусмотренные Правилами доверительного управления Закрытым паевым инвестиционным фондом</w:t>
+        <w:t xml:space="preserve">Продавцом получено предварительное согласие Акционерного общества «Специализирован- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ный</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> депозитарий «ИНФИНИТУМ» (ОГРН 1027739039283, ИНН 7705380065), а также соблюдены </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>тре</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>бования</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>, предусмотренные Правилами доверительного управления Закрытым паевым инвестиционным фондом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>комбинированным «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
@@ -8690,57 +9253,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>для</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>обеспечени</w:t>
-[...5 lines deleted...]
-        <w:t>я</w:t>
+        <w:t>обеспечения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>обороны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -8945,110 +9502,170 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>о банкротстве и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>не принято реше- ние Арбитражного суда о признании банкротом;</w:t>
+        <w:t xml:space="preserve">не принято </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>реше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ние</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Арбитражного суда о признании банкротом;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="279BC772" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1588"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1014" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>отчуждение доли</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> не влечет за собой нарушения прав третьих лиц или нарушения какого-либо судебного решения или административного акта, а также нарушения положений законодательства Рос- сийской Федерации;</w:t>
+        <w:t xml:space="preserve">отчуждение доли не влечет за собой нарушения прав третьих лиц или нарушения какого-либо судебного решения или административного акта, а также нарушения положений законодательства </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рос- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>сийской</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерации;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3F3011" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1588"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1014" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>активы Общества, обеспечивающие действительную стоимость отчуждаемой</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">активы Общества, обеспечивающие действительную стоимость отчуждаемой доли не </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>обреме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>нены</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>правами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>третьих</w:t>
@@ -9194,55 +9811,71 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>залогов и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>иных</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>обреме- нений, не имеется судебных споров и исков, а также любых иных притязаний третьих лиц;</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>обреме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>- нений</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>, не имеется судебных споров и исков, а также любых иных притязаний третьих лиц;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7923B2DF" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1588"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1013" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>до</w:t>
       </w:r>
       <w:r>
@@ -9347,236 +9980,340 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>доля</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>в уставном</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>ка- питале Общества никому</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ка- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>питале</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Общества никому</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>другому</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>не продана, не подарена, в споре и под аре</w:t>
-[...5 lines deleted...]
-        <w:t>стом (запрещением) не со- стоит, опционный договор не заключался, опционов доли (части доли) не заключалось.</w:t>
+        <w:t xml:space="preserve">не продана, не подарена, в споре и под арестом (запрещением) не </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>со- стоит</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>, опционный договор не заключался, опционов доли (части доли) не заключалось.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="699205C7" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1840"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:left="761" w:right="1014" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Продавец признает,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>что Покупатель заключает настоящий договор, полностью полагаясь на заявления и гарантии, изложенные в п. 3.1 настоящего договора, и ответственность за несоответствие действительности каких бы то ни было положений настоящего раздела (в том числе влекущее за</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> собой признание настоящего договора полностью либо в части недействительным) целиком несет Продавец.</w:t>
+        <w:t>что Покупатель заключает настоящий договор, полностью полагаясь на заявления и гарантии, изложенные в п. 3.1 настоящего договора, и ответственность за несоответствие действительности каких бы то ни было положений настоящего раздела (в том числе влекущее за собой признание настоящего договора полностью либо в части недействительным) целиком несет Продавец.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F48B5F" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1840"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:left="761" w:right="1020" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Стороны гарантируют, что требования ст. ст. 28,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>29 Федерального закона Российской Феде- рации от 26</w:t>
+        <w:t xml:space="preserve">29 Федерального закона Российской </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Феде- рации</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>июля</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>2006 года №135-ФЗ «О защите конкуренции» (далее –</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> ФЗ «О защите конкуренции») </w:t>
+        <w:t xml:space="preserve">2006 года №135-ФЗ «О защите конкуренции» (далее – ФЗ «О защите конкуренции») </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>соблюдены.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D937A74" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1862"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:left="761" w:right="1016" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Стороны Договора заверяют и гарантируют, что не имеют гражданства иностранных(ого) государств(а), совершающих(его) в отношении Российской Федерации, российских юридических и фи- зических лиц недружественные действия, </w:t>
-[...5 lines deleted...]
-        <w:t>а также местом регистрации, местом преимущественного ве- дения хозяйственной деятельности или извлечения прибыли от деятельности не являются(ется) указан- ные(ое)</w:t>
+        <w:t xml:space="preserve">Стороны Договора заверяют и гарантируют, что не имеют гражданства иностранных(ого) государств(а), совершающих(его) в отношении Российской Федерации, российских юридических и фи- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>зических</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лиц недружественные действия, а также местом регистрации, местом преимущественного </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ве</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>дения</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> хозяйственной деятельности или извлечения прибыли от деятельности не являются(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ется</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) указан- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ные</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ое</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="9"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>государства(о),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="9"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -9809,51 +10546,65 @@
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>организациям):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07E6FD92" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1595"/>
         </w:tabs>
         <w:spacing w:before="10" w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1015" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>является юридическим лицом, надлежащим образом созданным и осуществляющим свою дея- тельность</w:t>
+        <w:t xml:space="preserve">является юридическим лицом, надлежащим образом созданным и осуществляющим свою </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>дея</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>- тельность</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -9939,86 +10690,102 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>правоспособностью</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">на </w:t>
-[...5 lines deleted...]
-        <w:t>заключение настоящего Договора;</w:t>
+        <w:t>на заключение настоящего Договора;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="439A6DB4" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1595"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1016" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Не созывались собрания, не принимались решения, не направлялись заявления в соответствии с Применимым законодательством в связи с (а) прекращением деятельности Покупателя или (б) иници- ированием в отношении Покупателя проце</w:t>
-[...5 lines deleted...]
-        <w:t>дур несостоятельности;</w:t>
+        <w:t xml:space="preserve">Не созывались собрания, не принимались решения, не направлялись заявления в соответствии с Применимым законодательством в связи с (а) прекращением деятельности Покупателя или (б) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>иници</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ированием</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в отношении Покупателя процедур несостоятельности;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="166F7DEA" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1580"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1014" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Покупатель</w:t>
       </w:r>
       <w:r>
@@ -10612,80 +11379,102 @@
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Покупателем получены все необходимые корпоративные одобрения в связи с заключением настоящего Договора;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E3609B" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1641"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1017" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Представитель Покупателя обладает всеми необходимыми полномочи</w:t>
-[...5 lines deleted...]
-        <w:t>ями для заключения настоящего Договора и предусмотренных им сделок;</w:t>
+        <w:t>Представитель Покупателя обладает всеми необходимыми полномочиями для заключения настоящего Договора и предусмотренных им сделок;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EFDF2F4" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1597"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1017" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Настоящий Договор налагает на Покупателя юридически действительные обязательства и мо- жет быть принудительно исполнен;</w:t>
+        <w:t xml:space="preserve">Настоящий Договор налагает на Покупателя юридически действительные обязательства и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>мо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>жет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> быть принудительно исполнен;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F5E298C" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1585"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1013" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Заключение</w:t>
       </w:r>
       <w:r>
@@ -10790,78 +11579,100 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>положений</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>сделок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>По- купателя, а также актов Государственных органов;</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>По- купателя</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>, а также актов Государственных органов;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A6CAE76" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1595"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1014" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Покупатель на законных основаниях обладает денежными средствами для оплаты всей покуп- ной цены и</w:t>
+        <w:t xml:space="preserve">Покупатель на законных основаниях обладает денежными средствами для оплаты всей </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>покуп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>- ной цены и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>без каких-либо</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -10910,56 +11721,58 @@
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>безусловного и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">бес- </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>препятственного</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>использования</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>для</w:t>
@@ -11053,55 +11866,77 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>оплата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Покупа- телем покупной</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Покупа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>телем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> покупной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>цены</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -11148,57 +11983,79 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>должником согласно</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>при- менимому законодательству или лицом, не способным погашать сво</w:t>
-[...5 lines deleted...]
-        <w:t>и долги по мере наступления уста- новленных сроков их погашения в значении, установленном применимым законодательством;</w:t>
+        <w:t xml:space="preserve">при- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>менимому</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> законодательству или лицом, не способным погашать свои долги по мере наступления уста- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>новленных</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сроков их погашения в значении, установленном применимым законодательством;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="566DAD19" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1592"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="201" w:lineRule="auto"/>
         <w:ind w:right="1017" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Покупатель не имеет каких-либо ограничений (в том числе полных запретов) в соответствии с применимым</w:t>
       </w:r>
       <w:r>
@@ -11216,57 +12073,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>заключение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>нас</w:t>
-[...5 lines deleted...]
-        <w:t>тоящего Договора,</w:t>
+        <w:t>настоящего Договора,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -11296,77 +12147,88 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Покупатель</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>не</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>явля-</w:t>
+        <w:t>явля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="489675D1" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="215" w:lineRule="exact"/>
         <w:ind w:left="652"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="41"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ется</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>лицом,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>которому</w:t>
@@ -11557,81 +12419,88 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>об</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>осуществлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>сде- лок, предусмотренных настоящим Договором;</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>сде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>лок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, предусмотренных настоящим Договором;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B221FC0" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1616"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1015" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Покупатель не является стороной каких-либо судебных, административных, третейских или иных разбирательств, результатом которых может являться вынесение судебного, административного или иного запр</w:t>
-[...5 lines deleted...]
-        <w:t>ета на заключение и/или исполнение Договора полностью или в части;</w:t>
+        <w:t>Покупатель не является стороной каких-либо судебных, административных, третейских или иных разбирательств, результатом которых может являться вынесение судебного, административного или иного запрета на заключение и/или исполнение Договора полностью или в части;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1729038F" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1612"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1013" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Покупатель заверяет, что ему была предоставлена возможность без каких-либо ограничений ознакомиться</w:t>
       </w:r>
       <w:r>
@@ -11714,86 +12583,96 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>правоустанавливающих и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">других дого- воров, </w:t>
-[...5 lines deleted...]
-        <w:t>Покупателем выявлены все недостатки и риски, способные оказать влияние на покупную цену; -</w:t>
+        <w:t xml:space="preserve">других </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>дого</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>- воров</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>, Покупателем выявлены все недостатки и риски, способные оказать влияние на покупную цену; -</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B7A53B4" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1602"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1013" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Покупатель подтверждает, что ознакомлен со структурой Общества и Покупателя полностью устраивают характеристики Общества; Покупатель не имеет и не будет иметь в буду</w:t>
-[...5 lines deleted...]
-        <w:t>щем претензий к органам</w:t>
+        <w:t>Покупатель подтверждает, что ознакомлен со структурой Общества и Покупателя полностью устраивают характеристики Общества; Покупатель не имеет и не будет иметь в будущем претензий к органам</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>управления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -12109,55 +12988,77 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Договора,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>характеризующих</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>состо- яние предмета продажи по настоящему Договору;</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>состо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>яние</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предмета продажи по настоящему Договору;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE9D032" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1590"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1012" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Покупатель</w:t>
       </w:r>
       <w:r>
@@ -12262,88 +13163,134 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>имуществом,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>их</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>менениями, проведены проверки имущества</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>состо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>янием</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, правоустанавливающей и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>правоудостоверяющей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> документацией, обременениями, проведены проверки имущества</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>на предмет соответствия нормам действующего законодательства,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>в том числе от- носительно</w:t>
-      </w:r>
+        <w:t xml:space="preserve">в том числе </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>носительно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>категории,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>вида</w:t>
@@ -12411,84 +13358,152 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>участков.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="77"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Покупателя</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>пол- ностью устраивают их характеристики; Покупатель не имеет и не будет иметь в будущем претензий от- носительно их состояния, качества и иных обстоятельств, произошедших до даты заключения настоя- щего Договора;</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пол- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ностью</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> устраивают их характеристики; Покупатель не имеет и не будет иметь в будущем претензий </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>носительно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> их состояния, качества и иных обстоятельств, произошедших до даты заключения </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">настоя- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>щего</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Договора;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AE4E3A9" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1592"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1017" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>На Дату Договора Покупателю и (или) лицам,</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> действующим от имени и (или) в интересах По- купателя,</w:t>
+        <w:t xml:space="preserve">На Дату Договора Покупателю и (или) лицам, действующим от имени и (или) в интересах </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>По- купателя</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>неизвестно</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -12616,58 +13631,68 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29FE878A" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1621"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1017" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Покупатель и (или) лица, действующие от имени и (или) в интересах Покупа</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Покупатель и (или) лица, действующие от имени и (или) в интересах Покупателя, имели </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">воз- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>можность</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>получать</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>информацию</w:t>
@@ -12901,56 +13926,58 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Федеральном</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>за- коне</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>от</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>29.04.2008</w:t>
@@ -13061,57 +14088,65 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>хозяйственные</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>обще- ства, имеющие стратегическое значение для обеспечения обороны страны и безопасности государства", не находится под Контролем (в том</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> числе совокупным контролем) "иностранного инвестора";</w:t>
+        <w:t xml:space="preserve">обще- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ства</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>, имеющие стратегическое значение для обеспечения обороны страны и безопасности государства", не находится под Контролем (в том числе совокупным контролем) "иностранного инвестора";</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="076F5FDD" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1641"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1015" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Покупатель уведомлен </w:t>
       </w:r>
       <w:r>
@@ -13174,51 +14209,67 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>«как</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>есть»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>(as is)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>соответствии с общепринятым в международной практике принципом.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56BD531D" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:spacing w:before="2" w:line="201" w:lineRule="auto"/>
         <w:ind w:left="761" w:right="1016" w:firstLine="708"/>
         <w:jc w:val="both"/>
@@ -13303,52 +14354,65 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Общества</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>состо- янии «как есть</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>состо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>янии</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> «как есть</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>» с учетом заверений и гарантий Продавца.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="382A515C" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:spacing w:before="178" w:line="224" w:lineRule="exact"/>
         <w:ind w:left="1469"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>3.5.</w:t>
       </w:r>
       <w:r>
@@ -13570,57 +14634,93 @@
           <w:tab w:val="left" w:pos="9795"/>
         </w:tabs>
         <w:spacing w:before="12" w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1018" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>на совершение настоящей</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>сделки получены все необходимые в соответствии с кор зако- нодательством одобрения и согласования, в том числе согласи</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">е </w:t>
+        <w:t xml:space="preserve">сделки получены все необходимые в соответствии с </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>кор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>зако</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>нодательством</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> одобрения и согласования, в том числе согласие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>супруга/супруги</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="21"/>
           <w:u w:val="single" w:color="FE0000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
@@ -13735,133 +14835,165 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>нарушением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>каких-либо</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>нор- мативных актов и судебных решений, исполнение которых является для Покупателя обязательным;</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нор- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>мативных</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> актов и судебных решений, исполнение которых является для Покупателя обязательным;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52B53BE4" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2177"/>
         </w:tabs>
         <w:spacing w:before="5" w:line="201" w:lineRule="auto"/>
         <w:ind w:right="1012" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>в отношении Покупателя не возбуждены процедуры банкротства, и он вправе распоря- жаться своим имуществом без каких-либо ограничений;</w:t>
+        <w:t xml:space="preserve">в отношении Покупателя не возбуждены процедуры банкротства, и он вправе </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>распоря</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>- жаться</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> своим имуществом без каких-либо ограничений;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DC77219" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2177"/>
         </w:tabs>
         <w:spacing w:before="4" w:line="201" w:lineRule="auto"/>
         <w:ind w:right="1016" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Покупатель</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>является</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>резиде</w:t>
-[...5 lines deleted...]
-        <w:t>нтом</w:t>
+        <w:t>резидентом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Российской</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -13918,52 +15050,68 @@
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>закона от 10.12.2003 № 173-ФЗ «О валютном регулировании и валютном контроле»;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3770DB82" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2177"/>
         </w:tabs>
         <w:spacing w:before="3" w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1014" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Покупатель не является лицом, связанным с иностранными государствами, которые со- вершают</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Покупатель не является лицом, связанным с иностранными государствами, которые </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">со- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>вершают</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>отношении</w:t>
@@ -14057,56 +15205,72 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>физических</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>лиц</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>недруже</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ственные</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>действия,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>или</w:t>
@@ -14344,86 +15508,102 @@
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>отдельных видов сделок (операций) между некоторыми лицами»;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FA1ED6E" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2177"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1018" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>при заключении и исполнении настоящего Договора Покупатель действует от св</w:t>
-[...5 lines deleted...]
-        <w:t>оего имени и в собственных интересах, настоящая сделка осуществляется им не в целях легализации (отмы- вания) доходов, полученных преступным путем, или финансирования терроризма;</w:t>
+        <w:t>при заключении и исполнении настоящего Договора Покупатель действует от своего имени и в собственных интересах, настоящая сделка осуществляется им не в целях легализации (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>отмы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>вания</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>) доходов, полученных преступным путем, или финансирования терроризма;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021E81B0" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2177"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1016" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>лицо, подписывающее настоящий договор от имени Покупателя, в дееспособности н</w:t>
-[...5 lines deleted...]
-        <w:t>е ограничено, под опекой или попечительством (патронажем) не состоит, по состоянию здоровья может самостоятельно</w:t>
+        <w:t>лицо, подписывающее настоящий договор от имени Покупателя, в дееспособности не ограничено, под опекой или попечительством (патронажем) не состоит, по состоянию здоровья может самостоятельно</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>осуществлять</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -14531,120 +15711,175 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>не</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>страдает</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>заболе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ваниями</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, препятствующими осознать суть подписываемого им договора, условия и последствия его </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>ключения;</w:t>
+        <w:t>ключения</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6761DFA1" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2177"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="201" w:lineRule="auto"/>
         <w:ind w:right="1019" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>у Покупателя отсутствуют обстоятельства, вынуждающие совершать данную сделку на крайне невыгодных условиях;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30CD0127" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2177"/>
         </w:tabs>
         <w:spacing w:before="5" w:line="201" w:lineRule="auto"/>
         <w:ind w:right="1016" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>на совершение сделки, предусмотренной настоящим Договором, не требуется разреше- ния государственны</w:t>
-[...5 lines deleted...]
-        <w:t>х органов, в том числе ФАС России;</w:t>
+        <w:t xml:space="preserve">на совершение сделки, предусмотренной настоящим Договором, не требуется </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>разреше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ния</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственных органов, в том числе ФАС России;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B20198" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2177"/>
         </w:tabs>
         <w:spacing w:before="3" w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1012" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Покупатель</w:t>
       </w:r>
       <w:r>
@@ -14723,55 +15958,71 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>с</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>ограниченной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>ответствен- ностью, владеющим не менее чем пятьюдесятью процентами голосов от общего количества голосов участников</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ответствен- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ностью</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>, владеющим не менее чем пятьюдесятью процентами голосов от общего количества голосов участников</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>данного</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -14866,61 +16117,77 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>ЕГРЮЛ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>ице.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>содер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>жится</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> запись о недостоверности сведений о юридическом лице.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EF4088D" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00BF4F49">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12F8C505" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00BF4F49">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CAB0257" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="4"/>
         <w:ind w:left="0"/>
@@ -14984,51 +16251,51 @@
                               <a:lnTo>
                                 <a:pt x="6110986" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0F00761A" id="Graphic 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:7.7pt;width:481.2pt;height:.5pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6111240,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdaM/kMwIAAOEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayJWiNOMXQosWA&#10;oivQFDsrshwbk0WNUmLn70fJUeptpw3zQabEJ5qPj/T6Zug0Oyp0LZiSz2c5Z8pIqFqzL/nr9v7D&#10;FWfOC1MJDUaV/KQcv9m8f7fubaEW0ICuFDIKYlzR25I33tsiy5xsVCfcDKwy5KwBO+Fpi/usQtFT&#10;9E5nizxfZT1gZRGkco5O70Yn38T4da2k/1rXTnmmS065+bhiXHdhzTZrUexR2KaV5zTEP2TRidbQ&#10;Ry+h7oQX7IDtH6G6ViI4qP1MQpdBXbdSRQ7EZp7/xualEVZFLlQcZy9lcv8vrHw6PiNrq5IvOTOi&#10;I4keztVYhuL01hWEebHPGOg5+wjyuyNH9osnbNwZM9TYBSyRY0Os9OlSaTV4JulwNZ/PF59IEEm+&#10;1cdlFCITRborD84/KIhxxPHR+VGnKlmiSZYcTDKR1A4666iz54x0Rs5I592osxU+3AvJBZP1k0Sa&#10;cx7B2cFRbSHCfKBA2ebXVyvOEhHK9A2jzRRLnCao5EtvG+ONmFV+HUtMwZI7vUfY9LN/BU7VTOGk&#10;BqeCZiPvixFrQYfTajvQbXXfah3oO9zvbjWyowjjE59QSboygcVOGMUPbbCD6kQt1VMXldz9OAhU&#10;nOkvhpo2DGAyMBm7ZKDXtxDHNFYend8O3wRaZsksuafeeYI0EqJIbRFIXbDhpoHPBw91G3om5jZm&#10;dN7QHEUC55kPgzrdR9Tbn2nzEwAA//8DAFBLAwQUAAYACAAAACEA8AYMwd8AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhT0jYoxKkqJISQOEDbQ45uvE1S4nUUO03692xP&#10;5TajfZqdydaTbcUZe984UjCfRSCQSmcaqhTsd+9PLyB80GR06wgVXNDDOr+/y3Rq3Eg/eN6GSnAI&#10;+VQrqEPoUil9WaPVfuY6JL4dXW91YNtX0vR65HDbyucoWkmrG+IPte7wrcbydztYBScyyVAUbld8&#10;ffb7+ON7Y+1lVOrxYdq8ggg4hRsM1/pcHXLudHADGS9a9vM4ZpTFcgHiCkTJMgFxYLVagMwz+X9C&#10;/gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBdaM/kMwIAAOEEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDwBgzB3wAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" path="m6110986,l,,,6095r6110986,l6110986,xe" fillcolor="black" stroked="f">
+              <v:shape w14:anchorId="74AFAE57" id="Graphic 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:7.7pt;width:481.2pt;height:.5pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6111240,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOp/veIgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayNWiNOMXQosOA&#10;oivQFDsrshwbk0WNUmLn70fJVmpspw3zQabMJ+rxkfTmdug0Oyl0LZiSLxc5Z8pIqFpzKPnr7uHD&#10;NWfOC1MJDUaV/Kwcv92+f7fpbaFW0ICuFDIKYlzR25I33tsiy5xsVCfcAqwy5KwBO+Fpi4esQtFT&#10;9E5nqzxfZz1gZRGkco6+3o9Ovo3x61pJ/62unfJMl5y4+bhiXPdhzbYbURxQ2KaVEw3xDyw60Rq6&#10;9BLqXnjBjtj+EaprJYKD2i8kdBnUdStVzIGyWea/ZfPSCKtiLiSOsxeZ3P8LK59OL/YZA3VnH0H+&#10;cKRI1ltXXDxh4ybMUGMXsEScDVHF80VFNXgm6eN6uVyuPpHYknzrj1dR5EwU6aw8Ov9FQYwjTo/O&#10;jzWokiWaZMnBJBOpkqGGOtbQc0Y1RM6ohvuxhlb4cC6QCybrZ0SaiUdwdnBSO4gwH1IgtvnN9Zqz&#10;lAgxfcNoM8dSTjNU8qW3jfFGzDq/uQq8KFhyp/cIm1/7V+CkZgonNTg13hTyjldetKDr52o70G31&#10;0God0nd42N9pZCcRRiM+E+MZLHbCWPzQBnuozs/IepqXkrufR4GKM/3VUEOG4UoGJmOfDPT6DuII&#10;RuXR+d3wXaBllsySe+qdJ0jtLorUFsQ/AEZsOGng89FD3YaeidxGRtOGZiTmP81zGML5PqLe/jrb&#10;XwAAAP//AwBQSwMEFAAGAAgAAAAhAPAGDMHfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyoU9I2KMSpKiSEkDhA20OObrxNUuJ1FDtN+vdsT+U2o32ancnWk23FGXvfOFIw&#10;n0UgkEpnGqoU7HfvTy8gfNBkdOsIFVzQwzq/v8t0atxIP3jehkpwCPlUK6hD6FIpfVmj1X7mOiS+&#10;HV1vdWDbV9L0euRw28rnKFpJqxviD7Xu8K3G8nc7WAUnMslQFG5XfH32+/jje2PtZVTq8WHavIII&#10;OIUbDNf6XB1y7nRwAxkvWvbzOGaUxXIB4gpEyTIBcWC1WoDMM/l/Qv4HAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAjqf73iICAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA8AYMwd8AAAAKAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" path="m6110986,l,,,6095r6110986,l6110986,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7785C647" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00BF4F49">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="11"/>
         </w:rPr>
         <w:sectPr w:rsidR="00BF4F49">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="580" w:right="240" w:bottom="1000" w:left="480" w:header="0" w:footer="810" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6214899A" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -15195,56 +16462,72 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>2.2.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>договора,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Покупа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>тель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>уплачивает</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Продавцу</w:t>
@@ -15364,55 +16647,77 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>за</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>каждый</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>календар- ный день просрочки, но не более 50 (пятьдесят) % от цены доли, указанной в п. 2.1 Договора.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>календар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ный</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> день просрочки, но не более 50 (пятьдесят) % от цены доли, указанной в п. 2.1 Договора.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2B2FC2" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1839"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1013" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>В случае нарушения</w:t>
       </w:r>
@@ -15431,96 +16736,106 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>цены доли (полностью или</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>частично), уста- новленного</w:t>
-      </w:r>
+        <w:t xml:space="preserve">частично), </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уста- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>новленного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>п.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>2.2.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>договор</w:t>
-[...5 lines deleted...]
-        <w:t>а,</w:t>
+        <w:t>договора,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>начиная</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -15762,57 +17077,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>этом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>случае Продавец обязан направить покупателю нотариально удостоверенное Уведомление об однос</w:t>
-[...5 lines deleted...]
-        <w:t>тороннем отказе от настоящего договора (далее – Уведомление). Уведомление составляется Продавцом в трех идентичных</w:t>
+        <w:t>случае Продавец обязан направить покупателю нотариально удостоверенное Уведомление об одностороннем отказе от настоящего договора (далее – Уведомление). Уведомление составляется Продавцом в трех идентичных</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>экземплярах,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -15881,56 +17190,72 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>удостоверению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>нотариусом,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>удо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>стоверившим</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>настоящий</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>договор,</w:t>
@@ -16024,69 +17349,117 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>силой.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Один</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>эк- земпляр Уведомления храниться в делах нотариуса, второй Продавец оставляет у себя, и третий экзем- пляр направляется Покупателю на юридический адрес, указанный в настоящем договоре.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">эк- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>земпляр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уведомления храниться в делах нотариуса, второй Продавец оставляет у себя, и третий </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">экзем- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>пляр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> направляется Покупателю на юридический адрес, указанный в настоящем договоре.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19D3F3EE" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1017" w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Настоящий договор </w:t>
-[...2 lines deleted...]
-        <w:t>будет считаться расторгнутым с момента получения Покупателем указан- ного Уведомления с учетом положений ст. 165.1 ГК РФ.</w:t>
+        <w:t xml:space="preserve">Настоящий договор будет считаться расторгнутым с момента получения Покупателем </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">указан- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Уведомления с учетом положений ст. 165.1 ГК РФ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7341ABC1" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1840"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1017" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>В случае возникновения</w:t>
       </w:r>
       <w:r>
@@ -16104,58 +17477,73 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>сторонами спора, он подлежит</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">урегулированию путем пере- </w:t>
+        <w:t xml:space="preserve">урегулированию путем </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пере- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>говоров.</w:t>
+        <w:t>говоров</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3966F117" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1835"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1017" w:firstLine="708"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Если</w:t>
       </w:r>
       <w:r>
@@ -16212,57 +17600,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>будет</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>урегу</w:t>
-[...5 lines deleted...]
-        <w:t>лирован,</w:t>
+        <w:t>урегулирован,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>то</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -16413,57 +17795,73 @@
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1107FFE2" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1850"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1012" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Стороны пришли к соглашению о том, что обязанность по передаче ООО «ДОМ НА ГОН- ЧАРНОЙ» документов, предусмотренных п. 15 ст. 21 ФЗ «Об обществах с ограниченной ответственно- стью», возлагается на Покупателя. Покупатель обязуется в течение 3-х дней с момен</w:t>
-[...5 lines deleted...]
-        <w:t>та нотариального удостоверения настоящего договора передать ООО «ДОМ НА ГОНЧАРНОЙ» копию настоящего дого- вора.</w:t>
+        <w:t xml:space="preserve">Стороны пришли к соглашению о том, что обязанность по передаче ООО «ДОМ НА ГОН- ЧАРНОЙ» документов, предусмотренных п. 15 ст. 21 ФЗ «Об обществах с ограниченной ответственно- стью», возлагается на Покупателя. Покупатель обязуется в течение 3-х дней с момента нотариального удостоверения настоящего договора передать ООО «ДОМ НА ГОНЧАРНОЙ» копию настоящего </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>дого</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>- вора</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>При</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -16599,57 +17997,51 @@
         </w:rPr>
         <w:t>уведомление ООО «ДОМ НА ГОНЧАРНОЙ» о совершенной сделке.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF0491B" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1838"/>
         </w:tabs>
         <w:spacing w:line="194" w:lineRule="exact"/>
         <w:ind w:left="1838" w:hanging="369"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Догово</w:t>
-[...5 lines deleted...]
-        <w:t>р</w:t>
+        <w:t>Договор</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>вступает</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -16761,54 +18153,59 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ФЗ «Об обществах с ограниченной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ответственностью»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">нотариус, удостоверив- ший договор об отчуждении доли или части доли в уставном капитале общества, в течение 3 рабочих </w:t>
-[...2 lines deleted...]
-        <w:t>дней</w:t>
+        <w:t xml:space="preserve">нотариус, удостоверив- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ший</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> договор об отчуждении доли или части доли в уставном капитале общества, в течение 3 рабочих дней</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>со</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>дня</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -16854,69 +18251,93 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Продавцом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>оригинала</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>(-ов)</w:t>
+        <w:t>(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>или</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>заверен- ной (-ых) копии (-ий) платежного (-ых) поручения (-ий) об уплате Покупателем Продавцу цены доли в размере,</w:t>
+        <w:t>заверен- ной (-ых) копии (-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>) платежного (-ых) поручения (-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>) об уплате Покупателем Продавцу цены доли в размере,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>установленном</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>п.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -17007,54 +18428,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>о</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>внесении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>соответствую</w:t>
-[...2 lines deleted...]
-        <w:t>щих</w:t>
+        <w:t>соответствующих</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>изменений</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -17128,64 +18546,79 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>в орган,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>осуществляющий</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>гос</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ударственную</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> регистрацию юридических лиц, в форме электронного документа, подписанного </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>усилен- ной</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>квали</w:t>
-[...2 lines deleted...]
-        <w:t>фицированной</w:t>
+        <w:t>квалифицированной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>электронной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>подписью</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -17362,57 +18795,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>государственный реестр юридических лиц о переходе доли к Покупателю Стороны обязаны оказывать необходимое со- действие нотариусу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>и по его требованию незамедлительно предоставить все документы и информацию, необходимые для повторной подачи заявления, пока в</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Едином государственном реестре юридических лиц не будет сделана запись о переходе доли к Покупателю.</w:t>
+        <w:t>и по его требованию незамедлительно предоставить все документы и информацию, необходимые для повторной подачи заявления, пока в Едином государственном реестре юридических лиц не будет сделана запись о переходе доли к Покупателю.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B0AC2A4" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1847"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1014" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Настоящий договор прочитан нотариусом вслух и содержит весь объем соглашений между сторонами</w:t>
       </w:r>
@@ -17535,87 +18962,103 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>делает</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>недействительными другие соглашения и обязательства, заключенные в устной или в письменной фо</w:t>
-[...5 lines deleted...]
-        <w:t>рме до заключения настоящего договора.</w:t>
+        <w:t>недействительными другие соглашения и обязательства, заключенные в устной или в письменной форме до заключения настоящего договора.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D9EEE9" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1845"/>
         </w:tabs>
         <w:spacing w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1012" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Участники настоящего договора подтверждают, что они получили от нотариуса все разъяс- нения по заключенной сделке, никаких дополнений и изменений к изложенным условиям договора сто- роны настоящего договора не имеют, </w:t>
-[...5 lines deleted...]
-        <w:t>также участники настоящего договора в присутствии нотариуса подтверждают,</w:t>
+        <w:t xml:space="preserve">Участники настоящего договора подтверждают, что они получили от нотариуса все </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>разъяс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- нения по заключенной сделке, никаких дополнений и изменений к изложенным условиям договора сто- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>роны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего договора не имеют, также участники настоящего договора в присутствии нотариуса подтверждают,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>что</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -17714,51 +19157,65 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>условиях,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>пони- мают значение своих действий и заключают настоящий договор не вследствие заблуждения, не по при- нуждению, не под влиянием обмана, насилия, угрозы, что они дееспособности не лишены и в ней не ограничены,</w:t>
+        <w:t xml:space="preserve">пони- мают значение своих действий и заключают настоящий договор не вследствие заблуждения, не по при- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>нуждению</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>, не под влиянием обмана, насилия, угрозы, что они дееспособности не лишены и в ней не ограничены,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>под</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -17792,57 +19249,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>также</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>патронаже</w:t>
-[...5 lines deleted...]
-        <w:t>м</w:t>
+        <w:t>патронажем</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>не</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -17876,83 +19327,133 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>здоровья</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>могут самостоятельно осуществлять и защищать свои права и исполнять свои обязанности, не страдают забо- леваниями, препятствующими осознавать суть подписываемого договора и обстоятельств его заключе- ния,</w:t>
+        <w:t xml:space="preserve">могут самостоятельно осуществлять и защищать свои права и исполнять свои обязанности, не страдают </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>забо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>леваниями</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, препятствующими осознавать суть подписываемого договора и обстоятельств его </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>заключе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ния</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>осознают</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>послед</w:t>
-[...5 lines deleted...]
-        <w:t>ствия</w:t>
+        <w:t>последствия</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>нарушения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -18168,58 +19669,68 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>ими</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>лично, а также гарантируют, что они не заключают настоящий договор вследствие стечения</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">лично, а также гарантируют, что они не заключают настоящий договор вследствие стечения тяжелых </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обстоя- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>тельств</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>и/или</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>на</w:t>
@@ -18365,55 +19876,71 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>для</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>них</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>кабаль- ной сделкой.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>кабаль</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>- ной</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сделкой.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31AF389D" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1840"/>
         </w:tabs>
         <w:spacing w:line="195" w:lineRule="exact"/>
         <w:ind w:left="1840" w:hanging="371"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Содержание</w:t>
       </w:r>
@@ -19344,71 +20871,87 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>то</w:t>
-[...5 lines deleted...]
-        <w:t>м</w:t>
+        <w:t>том</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>числе о текущих договорах, подлежащих исполнению, а Покупатель подтверждает, что с указанной информа- цией</w:t>
-      </w:r>
+        <w:t xml:space="preserve">числе о текущих договорах, подлежащих исполнению, а Покупатель подтверждает, что с указанной </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>информа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>цией</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>ознакомлен,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>и</w:t>
@@ -19504,57 +21047,51 @@
         </w:rPr>
         <w:t>до- говоров ему известны и они его удовлетворяют.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA3C581" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1838"/>
         </w:tabs>
         <w:spacing w:before="4" w:line="201" w:lineRule="auto"/>
         <w:ind w:right="1017" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Обязатель</w:t>
-[...5 lines deleted...]
-        <w:t>ства, указанные в</w:t>
+        <w:t>Обязательства, указанные в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>п. 6.7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -19686,68 +21223,85 @@
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Покупателя в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>полном</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>объ-</w:t>
+        <w:t>объ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE61255" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="216" w:lineRule="exact"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t>еме.</w:t>
+        <w:t>еме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="685A3865" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1945"/>
         </w:tabs>
         <w:spacing w:line="194" w:lineRule="exact"/>
         <w:ind w:left="1945" w:hanging="476"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Настоящий</w:t>
       </w:r>
       <w:r>
@@ -19899,54 +21453,51 @@
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="21" w:line="204" w:lineRule="auto"/>
         <w:ind w:right="1019"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>делах нотариуса Краснодарского нотариального округа Скачко Владимира Владиленовича, по адресу:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>г.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Краснодар, ул. им. Митрофана Седина, 143, Продавцу выдаётся экземпляр на белых листах бумаги и на бланках единого обра</w:t>
-[...2 lines deleted...]
-        <w:t>зца для Покупателя.</w:t>
+        <w:t>Краснодар, ул. им. Митрофана Седина, 143, Продавцу выдаётся экземпляр на белых листах бумаги и на бланках единого образца для Покупателя.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EF5AAA9" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00DD2A59">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="194" w:lineRule="exact"/>
         <w:ind w:left="1469"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Текст</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Договора</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
@@ -20337,152 +21888,152 @@
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A91DE2B" w14:textId="29E5FAF6" w:rsidR="00BF4F49" w:rsidRDefault="00BF4F49" w:rsidP="00F36C3F">
       <w:pPr>
         <w:spacing w:before="99"/>
         <w:ind w:right="107"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BF4F49">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="580" w:right="240" w:bottom="280" w:left="480" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57DA8DF9" w14:textId="77777777" w:rsidR="00DD2A59" w:rsidRDefault="00DD2A59">
+    <w:p w14:paraId="57EBDFAE" w14:textId="77777777" w:rsidR="00254C7E" w:rsidRDefault="00254C7E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="773C20E6" w14:textId="77777777" w:rsidR="00DD2A59" w:rsidRDefault="00DD2A59">
+    <w:p w14:paraId="4CA8EF39" w14:textId="77777777" w:rsidR="00254C7E" w:rsidRDefault="00254C7E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D77CD1C" w14:textId="5855C001" w:rsidR="00BF4F49" w:rsidRDefault="00BF4F49">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="450FE07B" w14:textId="77777777" w:rsidR="00BF4F49" w:rsidRDefault="00BF4F49">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53938730" w14:textId="77777777" w:rsidR="00DD2A59" w:rsidRDefault="00DD2A59">
+    <w:p w14:paraId="37449E90" w14:textId="77777777" w:rsidR="00254C7E" w:rsidRDefault="00254C7E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FE2D80D" w14:textId="77777777" w:rsidR="00DD2A59" w:rsidRDefault="00DD2A59">
+    <w:p w14:paraId="03B93EF9" w14:textId="77777777" w:rsidR="00254C7E" w:rsidRDefault="00254C7E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A33D5C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="83B66E5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1836" w:hanging="368"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1836" w:hanging="368"/>
@@ -21467,137 +23018,141 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8058" w:hanging="380"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9101" w:hanging="380"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1657757501">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2036343193">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1310399302">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="901865631">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="53940987">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="650333426">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1783308174">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="186792118">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF4F49"/>
+    <w:rsid w:val="00254C7E"/>
+    <w:rsid w:val="007454CA"/>
     <w:rsid w:val="00BF4F49"/>
     <w:rsid w:val="00DD2A59"/>
     <w:rsid w:val="00F36C3F"/>
+    <w:rsid w:val="00F954C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4F4DD012"/>
   <w15:docId w15:val="{6F18496C-B8B4-40FC-BAA1-B93AD1CA9DDB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -22120,51 +23675,51 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F36C3F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F36C3F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -22412,63 +23967,63 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>4133</Words>
-  <Characters>23561</Characters>
+  <Characters>23559</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>196</Lines>
   <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27639</CharactersWithSpaces>
+  <CharactersWithSpaces>27637</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Сулейманова Альбина Дарисовна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2026-05-12T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2019</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">