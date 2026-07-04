--- v0 (2026-05-20)
+++ v1 (2026-07-04)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/commentsExtendedDocument.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/peopleDocument.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/commentsIdsDocument.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensibleDocument.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/commentsDocument.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5CB20022" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:ind w:right="62"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Электронный аукцион </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1056,51 +1056,51 @@
         <w:t xml:space="preserve">ченным между </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ООО УКИФ «Профит» Д.У. ЗПИФ комбинированный «ЮСТА» и Организатором торгов (далее – договор поручения).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2212A2" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="0047702B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4531BEC5" w14:textId="7E1BA7A9" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
+    <w:p w14:paraId="4531BEC5" w14:textId="796CFEED" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Предметом аукциона является </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1128,51 +1128,107 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>» (далее – Общество),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>номинальной стоимостью 451 600 000 (четыреста пятьдесят один миллион шестьсот тысяч) рублей 00 копеек (далее- Лот)</w:t>
+        <w:t xml:space="preserve">номинальной стоимостью </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83BF9" w:rsidRPr="00210CA5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>328</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83BF9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83BF9" w:rsidRPr="00210CA5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>600</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83BF9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83BF9" w:rsidRPr="00210CA5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">000 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83BF9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Триста двадцать восемь миллионов шестьсот тысяч) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>рублей 00 копеек (далее- Лот)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20707751" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
@@ -1243,295 +1299,426 @@
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Адрес юридического лица:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 109240, г. Москва, вн.тер.г. муниципальный округ Таганский, ул. Гончарная, д. 1.</w:t>
+        <w:t xml:space="preserve"> 109240, г. Москва, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>вн.тер.г</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. муниципальный округ Таганский, ул. Гончарная, д. 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="260D01DF" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Сведения о регистрации:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> зарегистрировано 11.11.2020 года Межрайонной инспекцией Федеральной налоговой службы № 46 по г. Москве.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C0D8CCB" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ОГРН 1207700425250, ИНН 9729301997, КПП 770501001.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EDF3E36" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
+    <w:p w14:paraId="0EDF3E36" w14:textId="7FB58C6D" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Уставный капитал Общества</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> состоит из номинальной стоимости доли его участника и составляет 451 600 000 (Четыреста пятьдесят один миллион шестьсот тысяч) рублей 00 копеек. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="48CDABE1" w14:textId="10B614B0" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
+        <w:t xml:space="preserve"> состоит из номинальной стоимости доли его участника и составляет </w:t>
+      </w:r>
+      <w:r w:rsidR="00210CA5" w:rsidRPr="00210CA5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>328</w:t>
+      </w:r>
+      <w:r w:rsidR="00210CA5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00210CA5" w:rsidRPr="00210CA5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>600</w:t>
+      </w:r>
+      <w:r w:rsidR="00210CA5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00210CA5" w:rsidRPr="00210CA5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="00210CA5" w:rsidRPr="00210CA5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00210CA5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Триста двадцать восемь</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00210CA5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>миллионов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шестьсот тысяч) рублей 00 копеек. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1547C0FD" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1547C0FD" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Код и наименование основного вида деятельности Общества:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 68.10.1 Подготовка к продаже собственного недвижимого имущества.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC3731D" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Код и наименование основного вида деятельности Общества:</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="7CC3731D" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
+        <w:t>Обществу на праве собственности принадлежит следующий объект недвижимости (далее–Объект 1):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71240B21" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Нежилое здание, местоположение: Российская Федерация, г. Москва, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>вн.тер.г</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. муниципальный округ Таганский, ул. Гончарная, д. 1, кадастровый номер 77:01:0002024:1010, площадью 2238,7 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>кв.м., назначение: нежилое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ECBEAE6" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
+      <w:pPr>
+        <w:ind w:right="-57" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Обременения (ограничения) в соответствии с выпиской из ЕГРН от 15.01.2026 г.:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFF4169" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
+      <w:pPr>
+        <w:ind w:right="-57" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Аренда в пользу ПАО «Ростелеком» (ИНН 7707049388) на основании Договора аренды нежилого помещения № КТ-1 от 20.07.2020 г., срок действия с 16.11.2020 г. по 31.10.2026 г., дата государственной регистрации: 16.11.2020 г., № государственной регистрации: 77:01:0002024:1010-77/051/2020-1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7D3A67" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
+      <w:pPr>
+        <w:ind w:right="-57" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Обществу на праве собственности принадлежит следующий объект недвижимости (далее–Объект 1):</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="71240B21" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
+        <w:t>Обществу на праве аренды принадлежит следующий объект недвижимости (далее–Объект 2):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6536526A" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...78 lines deleted...]
-        <w:t>Земельный участок, местоположение: Российская Федерация, г. Москва, вн.тер.г. муниципальный округ Таганский, ул. Гончарная, кадастровый номер 77:01:0002024:2726, площадью 3444 +/- 21, категория земель: земли населенных пунктов, виды разрешенного использования: объекты размещения коммерческих организаций, не связанных с проживанием населения.</w:t>
+        <w:t xml:space="preserve">Земельный участок, местоположение: Российская Федерация, г. Москва, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>вн.тер.г</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. муниципальный округ Таганский, ул. Гончарная, кадастровый номер 77:01:0002024:2726, площадью 3444 +/- 21, категория земель: земли населенных пунктов, виды разрешенного использования: объекты размещения коммерческих организаций, не связанных с проживанием населения.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="700493E8" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Обременения (ограничения) в соответствии с выпиской из ЕГРН от 15.01.2026 г.:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AAB1E98" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -2008,69 +2195,69 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Порядок взаимодействия между Организатором торгов, О</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ператором электронной площадки,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пользователями, Претендентами, Участниками и иными лицами при проведении аукциона, </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">а также порядок проведения торгов, порядок оформления участия в торгах Претендентов регулируется Регламентом Системы электронных торгов (СЭТ) АО «Российский аукционный дом» </w:t>
+        <w:t xml:space="preserve"> Пользователями, Претендентами, Участниками и иными лицами при проведении аукциона, а также порядок проведения торгов, порядок оформления участия в торгах Претендентов регулируется Регламентом Системы электронных торгов (СЭТ) АО «Российский аукционный дом» </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:tooltip="https://sales.lot-online.ru/e-auction/media/reglament.pdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>при проведении электронных торгов по продаже</w:t>
+          <w:t xml:space="preserve">при </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>проведении электронных торгов по продаже</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId21" w:tooltip="https://sales.lot-online.ru/e-auction/media/reglament.pdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId22" w:tooltip="https://sales.lot-online.ru/e-auction/media/reglament.pdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">имущества, имущественных </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId23" w:tooltip="https://sales.lot-online.ru/e-auction/media/reglament.pdf" w:history="1">
         <w:r>
           <w:rPr>
@@ -2558,97 +2745,97 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3AAD1ED5" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="709" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>4.1. Физические лица:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E8499C3" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- копии всех листов документа, удостоверяющего личность;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="600B9326" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>-свидетельства о постановке на учет физического лица в налоговом органе по месту жительства претендента (Свидетельство ИНН);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3718F352" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- анкета физического лица (Приложение 1);</w:t>
       </w:r>
     </w:p>
@@ -3297,81 +3484,73 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- финансовые сведения: бухгалтерская отчетность, данные о выручке или копии ключевых контрактов, копии годовой (либо квартальной) налоговой декларации с отметками налогового органа об их принятии;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07DE5250" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">- отзывы (в произвольной письменной форме, при возможности их получения) от кредитных организаций и (или) некредитных финансовых организаций, в которых юридическое лицо находится </w:t>
-[...8 lines deleted...]
-        <w:t>(находился) на обслуживании, с информацией об оценке деловой репутации клиента;</w:t>
+        <w:t>- отзывы (в произвольной письменной форме, при возможности их получения) от кредитных организаций и (или) некредитных финансовых организаций, в которых юридическое лицо находится (находился) на обслуживании, с информацией об оценке деловой репутации клиента;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="770871FE" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- юридические лица, период деятельности которых не превышает трех месяцев со дня их регистрации, представляют в письменном виде сведения по форме (Приложение 4). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A0A208D" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- перечень </w:t>
       </w:r>
       <w:r>
@@ -3388,51 +3567,159 @@
         <w:ind w:left="708" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48D5B92E" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Допустимые форматы загружаемых файлов: doc, docx, pdf, gif, jpg, jpeg. Загружаемые файлы подписываются электронной подписью Претендента. </w:t>
+        <w:t xml:space="preserve">Допустимые форматы загружаемых файлов: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>docx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pdf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gif</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jpg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jpeg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Загружаемые файлы подписываются электронной подписью Претендента. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A2DF74C" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Организатор торгов оставляет за собой право запросить дополнительные документы в целях проверки соответствия Претендента указанным требованиям. Непредставление требуемых документов является основанием для отказа в допуске к участию в аукционе.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6074F36D" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="0047702B">
       <w:pPr>
@@ -3876,60 +4163,62 @@
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>online</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> в разделе «карточка лота». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17116C1C" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:right="72" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -4024,52 +4313,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Задаток возвращается всем Участникам аукциона, кроме победителя аукциона/единственного участника аукциона в течение 5 (пяти) рабочих дней с даты подведения итогов аукциона. Задаток, перечисленный победителем аукциона/единственным участником аукциона, засчитывается в сумму платежа по договору купли-продажи Доли. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C181F1E" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Условия, сроки и порядок внесения, использования, возврата и удержания задатка устанав</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Условия, сроки и порядок внесения, использования, возврата и удержания задатка устанавливается настоящим информационным сообщением и договором о задатке (договором присоединения), а также определяются в соответствии с Регламентом о порядке работы с денежными средствами, в части, не противоречащей настоящему информационному сообщению.</w:t>
+        <w:t>ливается настоящим информационным сообщением и договором о задатке (договором присоединения), а также определяются в соответствии с Регламентом о порядке работы с денежными средствами, в части, не противоречащей настоящему информационному сообщению.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="646E870E" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Фактом внесения и блокирования денежных средств на лицевом счете Претендента в качестве Задатка на участие в аукционе и подачей заявки на участие в аукционе Претендент подтверждает согласие со всеми условиями проведения аукциона и условиями договора о задатке (договора присоединения). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F401706" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
@@ -4171,51 +4468,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">К участию в торгах допускаются Претенденты, представившие заявки на участие в электронном аукционе и прилагаемые к ним документы, которые соответствуют требованиям, установленным законодательством и настоящим информационным сообщением, и перечислившие задаток в порядке и размере, указанном в договоре о задатке и информационном сообщении.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F47F347" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="582"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Указанные документы в части их оформления и содержания должны соответствовать требованиям законодательства Российской Федерации. Представленные иностранными юридическими лицами документы должны быть легализованы, апостилированы и иметь надлежащим образом, заверенный перевод на русский язык. Документы, содержащие помарки, подчистки, исправления и т.п., не рассматриваются.</w:t>
+        <w:t xml:space="preserve">Указанные документы в части их оформления и содержания должны соответствовать требованиям законодательства Российской Федерации. Представленные иностранными юридическими лицами документы должны быть легализованы, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>апостилированы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и иметь надлежащим образом, заверенный перевод на русский язык. Документы, содержащие помарки, подчистки, исправления и т.п., не рассматриваются.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764CAF80" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="0047702B">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="582"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76F5B0FE" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="582"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -4368,60 +4683,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">В этом случае Организатор торгов не несет ответственности по возмещению участникам торгов понесенного ими реального ущерба.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B755878" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="582"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Организатор торгов вправе, независимо от причин, перенести дату проведения аукциона в любое время до наступления даты его проведения, указанной в настоящем информационном сообщении, а также внести изменения в условия проведения аукциона не позднее чем за 2 (два) рабочих дня до даты проведения аукциона, указанной в настоящем информационном сообщении. Надлежащим способом размещения информационного сообщения о переносе даты проведения аукциона или внесении изменений в условия проведения аукциона является его размещение на электронной </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">площадке </w:t>
+        <w:t xml:space="preserve">Организатор торгов вправе, независимо от причин, перенести дату проведения аукциона в любое время до наступления даты его проведения, указанной в настоящем информационном сообщении, а также внести изменения в условия проведения аукциона не позднее чем за 2 (два) рабочих дня до даты проведения аукциона, указанной в настоящем информационном сообщении. Надлежащим способом размещения информационного сообщения о переносе даты проведения аукциона или внесении изменений в условия проведения аукциона является его размещение на электронной площадке </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:tooltip="http://www.lot-online.ru/" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.lot-online.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FCFF719" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="0047702B">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5399,124 +5705,154 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">договора купли-продажи Доли по итогам торгов, обращаться по телефонам Организатора торгов: +7 (921) 306-50-40, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">адресу электронной почты Организатора торгов: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>vladimirova</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>@</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>radholding</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ru</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2BAE45BD" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:ind w:right="125" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk46490404"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Участник аукциона, нереализовавший свое право на ознакомление с документами по Лоту и иной дополнительной информацией по Лоту в порядке, установленном настоящим информационным сообщением, лишается права предъявлять претензии к Организатору торгов и Продавцу по поводу юридического, физического состояния Лота</w:t>
+        <w:t xml:space="preserve">Участник аукциона, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нереализовавший</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> свое право на ознакомление с документами по Лоту и иной дополнительной информацией по Лоту в порядке, установленном настоящим информационным сообщением, лишается права предъявлять претензии к Организатору торгов и Продавцу по поводу юридического, физического состояния Лота</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B61C28" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="0047702B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:right="60"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006302BA" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
@@ -10213,51 +10549,65 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40B6CC58" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
             <w:pPr>
               <w:pStyle w:val="afff0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Письмо-заверение (по Форме 2. Письмо-заверение_для ПАО - приложение 2 к настоящему перечню) </w:t>
+              <w:t>Письмо-заверение (по Форме 2. Письмо-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>заверение_для</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ПАО - приложение 2 к настоящему перечню) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>(подписывается ПАО)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>, к которому приобщаются:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FCA1B3E" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
             <w:pPr>
               <w:pStyle w:val="afff0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="567"/>
               <w:jc w:val="both"/>
@@ -12017,51 +12367,71 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39E1266C" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
             <w:pPr>
               <w:ind w:firstLine="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Письмо-заверение (по Форме 1. Письмо-заверение_для всех, кроме ПАО - приложение 1 к настоящему перечню, </w:t>
+              <w:t>1. Письмо-заверение (по Форме 1. Письмо-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>заверение_для</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> всех, кроме ПАО - приложение 1 к настоящему перечню, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>подписывается Претендентом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
@@ -12171,51 +12541,65 @@
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1026"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Письмо-заверение (по Форме 2. Письмо-заверение_для ПАО - приложение 2 к настоящему перечню) </w:t>
+              <w:t>Письмо-заверение (по Форме 2. Письмо-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>заверение_для</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ПАО - приложение 2 к настоящему перечню) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>(подписывается ПАО)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>, к которому приобщаются:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5807CE14" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
             <w:pPr>
               <w:pStyle w:val="afff0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1026"/>
               </w:tabs>
@@ -12535,63 +12919,85 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Приложение 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D23BDE" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Форма 1. Письмо-заверение_для всех кроме ПАО</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="right"/>
+        <w:t>Форма 1. Письмо-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>заверение_для</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> всех кроме ПАО</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704F92CE" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="0047702B">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37BFDCE7" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ПИСЬМО-ЗАВЕРЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="568A4B54" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -12655,128 +13061,126 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ОГРН, ИНН   ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE08BCB" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>В целях выполнения Указа Президента РФ от 01.03.2022 № 81 «О дополнительных временных мерах экономического характера по обеспечению финансовой стабильности Российской Федерации» и Указа Президента РФ от 05.03.2022 № 95 «О временном порядке исполнения обязательств перед некоторыми иностранными кредиторами» сообщаю и заверяю, что организация:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5F941A" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="003B40EE">
+    <w:p w14:paraId="7A5F941A" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1784922742"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE5752">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>не является</w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-2025237599"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE5752">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -12796,128 +13200,126 @@
     </w:p>
     <w:p w14:paraId="3FC1B3D7" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> иностранным лицом, связанным с иностранными государствами, которые совершают в отношении российских юридических лиц и физических лиц недружественные действия (в том числе если местом его регистрации, местом преимущественного ведения им хозяйственной деятельности или местом преимущественного извлечения им прибыли от деятельности являются эти государства);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051D0578" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="003B40EE">
+    <w:p w14:paraId="051D0578" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1417004884"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE5752">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>не является</w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="2023127081"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE5752">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -13735,127 +14137,125 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1575C455" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Контролирующее лицо организации:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F9BDFA" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="003B40EE">
+    <w:p w14:paraId="61F9BDFA" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="304972635"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE5752">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>не является</w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1698690800"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE5752">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -13888,127 +14288,125 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>иностранным лицом, связанным с иностранными государствами, которые совершают в отношении российских юридических лиц и физических лиц недружественные действия (в том числе если местом его регистрации, местом преимущественного ведения им хозяйственной деятельности или местом преимущественного извлечения им прибыли от деятельности являются эти государства);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A243DEE" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="0047702B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B68AEB9" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="003B40EE">
+    <w:p w14:paraId="6B68AEB9" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="105629724"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE5752">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>не является</w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1194963026"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE5752">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -14658,51 +15056,69 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (в соответствии со статьей 5 Федерального закона от 29 апреля 2008 г. № 57-ФЗ «О порядке осуществления иностранных инвестиций в хозяйственные общества, имеющие стратегическое значение для обеспечения обороны страны и безопасности государства»):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C5A0E41" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1)  контролирующее лицо имеет право прямо или косвенно распоряжаться (в том числе на основании договора доверительного управления имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем пятьюдесятью процентами общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный капитал контролируемого лица (в том числе в случае, если указанное право временно передано иному лицу (иным лицам) на основании договора доверительного управления имуществом, договора залога, договора репо, обеспечительного платежа, иного соглашения или сделки);</w:t>
+        <w:t xml:space="preserve">1)  контролирующее лицо имеет право прямо или косвенно распоряжаться (в том числе на основании договора доверительного управления имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем пятьюдесятью процентами общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный капитал контролируемого лица (в том числе в случае, если указанное право временно передано иному лицу (иным лицам) на основании договора доверительного управления имуществом, договора залога, договора </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>репо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, обеспечительного платежа, иного соглашения или сделки);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E1C32E" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2) контролирующее лицо на основании договора или по иным основаниям получило право или полномочие определять решения, принимаемые контролируемым лицом, в том числе условия осуществления контролируемым лицом предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5109A762" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:spacing w:before="120"/>
@@ -14739,51 +15155,69 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4) контролирующее лицо осуществляет полномочия управляющей компании контролируемого лица.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="646D838F" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>В случае, если выбрано основание контроля по п.п. 2)-4), а также в случае осуществления контроля по п. 1) не на основании владения в уставном капитале организации, в том числе через третьих лиц, предоставляются документы, подтверждающие контроль.</w:t>
+        <w:t xml:space="preserve">В случае, если выбрано основание контроля по </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>п.п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. 2)-4), а также в случае осуществления контроля по п. 1) не на основании владения в уставном капитале организации, в том числе через третьих лиц, предоставляются документы, подтверждающие контроль.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="585CDFB0" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="0047702B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DFE3B80" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15305,128 +15739,126 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>В целях выполнения Указа Президента РФ от 01.03.2022 № 81 «О дополнительных временных мерах экономического характера по обеспечению финансовой стабильности Российской Федерации» и Указа Президента РФ от 05.03.2022 № 95 «О временном порядке исполнения обязательств перед некоторыми иностранными кредиторами» сообщаю и заверяю, что:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="604A5C54" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1. Организация:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC4D95C" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="003B40EE">
+    <w:p w14:paraId="1FC4D95C" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1417095365"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE5752">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>не является</w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1495925341"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE5752">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -15446,128 +15878,126 @@
     </w:p>
     <w:p w14:paraId="5DD365E7" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> иностранным лицом, связанным с иностранными государствами, которые совершают в отношении российских юридических лиц и физических лиц недружественные действия (в том числе если местом его регистрации, местом преимущественного ведения им хозяйственной деятельности или местом преимущественного извлечения им прибыли от деятельности являются эти государства);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F933B3" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="003B40EE">
+    <w:p w14:paraId="11F933B3" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1022819441"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE5752">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>не является</w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-670253493"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE5752">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -15613,127 +16043,125 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="694E54FE" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2. Контролирующее лицо организации:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1F771A" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="003B40EE">
+    <w:p w14:paraId="7D1F771A" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-663318028"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE5752">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>не является</w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1842231774"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE5752">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -15753,128 +16181,126 @@
     </w:p>
     <w:p w14:paraId="3B2910B0" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>иностранным лицом, связанным с иностранными государствами, которые совершают в отношении российских юридических лиц и физических лиц недружественные действия (в том числе если местом его регистрации, местом преимущественного ведения им хозяйственной деятельности или местом преимущественного извлечения им прибыли от деятельности являются эти государства);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31720DAD" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="003B40EE">
+    <w:p w14:paraId="31720DAD" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1602258756"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE5752">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>не является</w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="449904004"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE5752">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00CE5752">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -16550,51 +16976,69 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (в соответствии со статьей 5 Федерального закона от 29 апреля 2008 г. № 57-ФЗ «О порядке осуществления иностранных инвестиций в хозяйственные общества, имеющие стратегическое значение для обеспечения обороны страны и безопасности государства»):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA565DD" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1)  контролирующее лицо имеет право прямо или косвенно распоряжаться (в том числе на основании договора доверительного управления имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем пятьюдесятью процентами общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный капитал контролируемого лица (в том числе в случае, если указанное право временно передано иному лицу (иным лицам) на основании договора доверительного управления имуществом, договора залога, договора репо, обеспечительного платежа, иного соглашения или сделки);</w:t>
+        <w:t xml:space="preserve">1)  контролирующее лицо имеет право прямо или косвенно распоряжаться (в том числе на основании договора доверительного управления имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем пятьюдесятью процентами общего количества голосов, приходящихся на голосующие акции (доли), составляющие уставный капитал контролируемого лица (в том числе в случае, если указанное право временно передано иному лицу (иным лицам) на основании договора доверительного управления имуществом, договора залога, договора </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>репо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, обеспечительного платежа, иного соглашения или сделки);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57417B44" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2) контролирующее лицо на основании договора или по иным основаниям получило право или полномочие определять решения, принимаемые контролируемым лицом, в том числе условия осуществления контролируемым лицом предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0622D173" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:spacing w:before="120"/>
@@ -17511,51 +17955,51 @@
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D58F022" w14:textId="4C45BCCA" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
+    <w:p w14:paraId="7D58F022" w14:textId="242E92DD" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
@@ -17623,51 +18067,107 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«ДОМ НА ГОНЧАРНОЙ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">», </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">номинальной стоимостью 451 600 000 (Четыреста пятьдесят один миллион шестьсот тысяч) рублей 00 копеек </w:t>
+        <w:t xml:space="preserve">номинальной стоимостью </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83BF9" w:rsidRPr="00210CA5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>328</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83BF9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83BF9" w:rsidRPr="00210CA5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>600</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83BF9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83BF9" w:rsidRPr="00210CA5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">000 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83BF9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Триста двадцать восемь миллионов шестьсот тысяч)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рублей 00 копеек </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(далее – Доля)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5801487A" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="0047702B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
@@ -18741,51 +19241,69 @@
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Акционерное общество «Российский аукционный дом»,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> именуемое в дальнейшем «Оператор электронной площадки», в лице Заместителя генерального директора Канцеровой Елены Владимировны, действующей на основании Доверенности № Д-003 от 01.01.2026 и присоединившийся к настоящему Договору</w:t>
+        <w:t xml:space="preserve"> именуемое в дальнейшем «Оператор электронной площадки», в лице Заместителя генерального директора </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Канцеровой</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Елены Владимировны, действующей на основании Доверенности № Д-003 от 01.01.2026 и присоединившийся к настоящему Договору</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>претендент</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -18796,51 +19314,51 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">_________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________на участие в торгах по продаже, именуемый в дальнейшем </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">«Претендент», </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>совместно именуемые «Стороны», в соответствии с требованиями ст.ст.380, 381, 428 ГК РФ, заключили настоящий Договор (далее – Договор) о нижеследующем:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D1EB0" w14:textId="2A686B73" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
+    <w:p w14:paraId="758D1EB0" w14:textId="0CDFC065" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. В соответствии с условиями настоящего Договора Претендент для участия в торгах в форме аукциона, открытого по составу участников и открытого по форме подачи предложений по цене с применением метода повышения начальной цены («английский аукцион») (далее – аукцион, торги), по продаже </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -18858,51 +19376,107 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«ДОМ НА ГОНЧАРНОЙ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">», </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">номинальной стоимостью 451 600 000 (четыреста пятьдесят один миллион шестьсот тысяч) рублей 00 копеек (далее – Лот), перечисляет денежные средства </w:t>
+        <w:t xml:space="preserve">номинальной стоимостью </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83BF9" w:rsidRPr="00210CA5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>328</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83BF9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83BF9" w:rsidRPr="00210CA5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>600</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83BF9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83BF9" w:rsidRPr="00210CA5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">000 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83BF9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Триста двадцать восемь миллионов шестьсот тысяч)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рублей 00 копеек (далее – Лот), перечисляет денежные средства </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>в размере ____________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -19126,95 +19700,87 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5. Исполнение обязанности по внесению суммы задатка третьими лицами не допускается.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02EF5EEF" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>6. Сроки и порядок возврата суммы задатка, внесенного Претендентом на счет Оператора электронной площадки определяются Регламентом АО «Российский аукционный дом» О порядке работы с денежными средствами, перечисляемыми в качестве задатка, обеспечительного платежа при проведении электронных торгов по продаже имущества(предприятия) должников в ходе про</w:t>
-[...8 lines deleted...]
-        <w:t>цедур, применяемых в деле о банкротстве, а также имущества частных собственников (далее – Регламент)</w:t>
+        <w:t>6. Сроки и порядок возврата суммы задатка, внесенного Претендентом на счет Оператора электронной площадки определяются Регламентом АО «Российский аукционный дом» О порядке работы с денежными средствами, перечисляемыми в качестве задатка, обеспечительного платежа при проведении электронных торгов по продаже имущества(предприятия) должников в ходе процедур, применяемых в деле о банкротстве, а также имущества частных собственников (далее – Регламент)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aff3"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Регламент применяется в части, не противоречащей настоящему Договору и информационному сообщению.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3419A475" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>7. В случае наступления указанных в Регламенте и/или в информационном сообщением о проведении торгов оснований для возврата Оператором электронной площадки Задатка Претенденту, возврат производится путем разблокировки денежных средств   в размере суммы Задатка на лицевом   счете   Претендента. С момента разблокировки суммы Задатка на лицевом счете Претендента обязательства Оператора электронной площадки по возврату Задатка считаются исполненными.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56C6E7BC" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Оператор электронной площадки прекращает блокирование суммы денежных средств на лицевом счете Претендента в размере Задатка, в течение 5 (пяти) рабочих дней с даты подведения итогов торгов, за исключением Претендента, признанного победителем </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk171615364"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -19918,51 +20484,69 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>ОТ ПРЕТЕНДЕНТА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EA3BBF0" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>_____________________/ Е.В. Канцерова/</w:t>
+        <w:t xml:space="preserve">_____________________/ Е.В. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Канцерова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">            _______________________/_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A6DA533" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="0047702B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B678C84" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="0047702B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
@@ -20037,70 +20621,70 @@
 </w:comments>
 </file>
 
 <file path=word/commentsExtendedDocument.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w15:commentEx w15:paraId="00000001" w15:done="0"/>
   <w15:commentEx w15:paraId="00000002" w15:paraIdParent="00000001" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensibleDocument.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w16cex:commentExtensible w16cex:durableId="335068C6" w16cex:dateUtc="2026-03-31T15:01:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="5796F642" w16cex:dateUtc="2026-04-15T14:02:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIdsDocument.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid">
   <w16cid:commentId w16cid:paraId="00000001" w16cid:durableId="335068C6"/>
   <w16cid:commentId w16cid:paraId="00000002" w16cid:durableId="5796F642"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C9B0565" w14:textId="77777777" w:rsidR="003B40EE" w:rsidRDefault="003B40EE">
+    <w:p w14:paraId="4D3F1978" w14:textId="77777777" w:rsidR="007F237F" w:rsidRDefault="007F237F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B24F9BB" w14:textId="77777777" w:rsidR="003B40EE" w:rsidRDefault="003B40EE">
+    <w:p w14:paraId="69E90D46" w14:textId="77777777" w:rsidR="007F237F" w:rsidRDefault="007F237F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
@@ -20119,173 +20703,174 @@
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:panose1 w:val="05010000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NewsGothic_A.Z_PS">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
+    <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0000AFF" w:usb1="400078FF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NTTimes/Cyrillic">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial, sans-serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun;宋体">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24C68516" w14:textId="77777777" w:rsidR="003B40EE" w:rsidRDefault="003B40EE">
+    <w:p w14:paraId="6B5D2E9A" w14:textId="77777777" w:rsidR="007F237F" w:rsidRDefault="007F237F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B42387A" w14:textId="77777777" w:rsidR="003B40EE" w:rsidRDefault="003B40EE">
+    <w:p w14:paraId="38AFC34C" w14:textId="77777777" w:rsidR="007F237F" w:rsidRDefault="007F237F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7FBD2C95" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:pStyle w:val="af7"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aff3"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Торги   проводятся  в   электронной   торговой  сессии  на  условиях,  определенных    настоящим  Информационным  сообщением. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="176453EE" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -20433,51 +21018,51 @@
         </w:rPr>
         <w:t>При оформлении заявки от претендента – юридического лица настоящий пункт подлежит удалению.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="11EFC31C" w14:textId="77777777" w:rsidR="0047702B" w:rsidRDefault="00CE5752">
       <w:pPr>
         <w:pStyle w:val="af7"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aff3"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Если иное не предусмотрено информационным сообщением о проведении торгов</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="015D7AD8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="64F6CBF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="2.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
@@ -23589,600 +24174,605 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5390" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6110" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6830" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1151099026">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="500510983">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1593053330">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="905191330">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1755009888">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1637105604">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="659624935">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="566965029">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1310478719">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="98526031">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="947658850">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="2054500945">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="343434248">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="37945502">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="135339634">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1800563484">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1123501004">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="903108300">
     <w:abstractNumId w:val="26"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="607661673">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1371806056">
     <w:abstractNumId w:val="27"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1351371997">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="2905310">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1415205936">
     <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="583564076">
     <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1708750459">
     <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1912352688">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1572077997">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="900989461">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="984627811">
     <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="802692950">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="816264001">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1753895841">
     <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/peopleDocument.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w15:person w15:author="Татьяна">
     <w15:presenceInfo w15:providerId="None" w15:userId="Татьяна"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0047702B"/>
     <w:rsid w:val="000A42EA"/>
     <w:rsid w:val="001B4C40"/>
+    <w:rsid w:val="00210CA5"/>
+    <w:rsid w:val="002B3CD0"/>
     <w:rsid w:val="003B40EE"/>
     <w:rsid w:val="0047702B"/>
     <w:rsid w:val="006B1104"/>
     <w:rsid w:val="00760623"/>
+    <w:rsid w:val="007F237F"/>
     <w:rsid w:val="008F1E0B"/>
     <w:rsid w:val="00B20D35"/>
+    <w:rsid w:val="00C83BF9"/>
     <w:rsid w:val="00CE5752"/>
     <w:rsid w:val="00F16423"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4C46735E"/>
   <w15:docId w15:val="{6F18496C-B8B4-40FC-BAA1-B93AD1CA9DDB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24724,51 +25314,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
@@ -36425,51 +37014,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="afff8">
     <w:name w:val="Название Знак"/>
     <w:link w:val="StGen0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lot-online.ru/index.php?dispatch=rad_attachment.getfile&amp;attachment_id=2726853&amp;inline=true" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sales.lot-online.ru/e-auction/media/reglament.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=F7230824660DDAF21EA5278C4DCCB0A40193D634DF0E96603E596081FDDC91BD2741A80EA823229569EDE85C7Fl1C8U" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId50" Type="http://schemas.onlyoffice.com/commentsExtendedDocument" Target="commentsExtendedDocument.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lot-online.ru/index.php?dispatch=rad_attachment.getfile&amp;attachment_id=2726858&amp;inline=true" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.onlyoffice.com/peopleDocument" Target="peopleDocument.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lot-online.ru/static/ecp_list.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.onlyoffice.com/commentsIdsDocument" Target="commentsIdsDocument.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sales.lot-online.ru/e-auction/media/reglament.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/main?base=LAW;n=72518;fld=134" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.auction-house.ru/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.onlyoffice.com/commentsExtensibleDocument" Target="commentsExtensibleDocument.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sales.lot-online.ru/e-auction/media/reglament.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.onlyoffice.com/commentsDocument" Target="commentsDocument.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sales.lot-online.ru/e-auction/media/reglament.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/main?base=LAW;n=72518;fld=134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=F7230824660DDAF21EA5398249CCB0A40399D533DB0B96603E596081FDDC91BD2741A80EA823229569EDE85C7Fl1C8U" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -36664,72 +37253,72 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D86A88FC-5EEF-4E36-A5EE-2BAF698D5686}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
-  <Words>11755</Words>
-  <Characters>67009</Characters>
+  <Words>11736</Words>
+  <Characters>66896</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>558</Lines>
-  <Paragraphs>157</Paragraphs>
+  <Lines>557</Lines>
+  <Paragraphs>156</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>78607</CharactersWithSpaces>
+  <CharactersWithSpaces>78476</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Роман</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>