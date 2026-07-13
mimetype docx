--- v0 (2026-05-20)
+++ v1 (2026-07-13)
@@ -1,34423 +1,14465 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?> <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"> <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/> <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/> <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="07DDEFB4" w14:textId="77777777">
+    <w:p w14:paraId="180359C1" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pStyle w:val="963"/>
-[...2 lines deleted...]
-        <w:ind/>
+        <w:pStyle w:val="1a"/>
         <w:jc w:val="right"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение № 1 </w:t>
       </w:r>
-      <w:r/>
     </w:p>
-    <w:p w14:paraId="684181F6" w14:textId="77777777">
+    <w:p w14:paraId="5396FB1B" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:right="-57"/>
         <w:jc w:val="right"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">к Оферте</w:t>
-[...1 lines deleted...]
-      <w:r/>
+        <w:t>к Оферте</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3423B5B3" w14:textId="77777777">
+    <w:p w14:paraId="622C2B46" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pStyle w:val="963"/>
-[...3 lines deleted...]
-        <w:rPr/>
+        <w:pStyle w:val="1a"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Договор о задатке №____</w:t>
-[...1 lines deleted...]
-      <w:r/>
+        <w:t>Договор о задатке №____</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="58FE6D1E" w14:textId="77777777">
+    <w:p w14:paraId="53850EEB" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pStyle w:val="963"/>
-[...3 lines deleted...]
-        <w:rPr/>
+        <w:pStyle w:val="1a"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(договор присоединения)</w:t>
-[...1 lines deleted...]
-      <w:r/>
+        <w:t>(договор присоединения)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="33ACF09D" w14:textId="77777777">
+    <w:p w14:paraId="329A3C31" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00FD5F23">
       <w:pPr>
-        <w:pStyle w:val="963"/>
-[...2 lines deleted...]
-        <w:ind/>
+        <w:pStyle w:val="1a"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0C979346" w14:textId="77777777">
+    <w:p w14:paraId="6203F013" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pBdr/>
-        <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="1145"/>
+          <w:tab w:val="left" w:pos="1145"/>
         </w:tabs>
-        <w:spacing/>
-        <w:ind/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Акционерное общество «Российский аукционный дом»,</w:t>
+        <w:t>Акционерное общество «Российский аукционный дом»,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> именуемое в дальнейшем «Оператор электронной площадки», в лице </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Заместителя генерального директора </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Канцеровой</w:t>
-      </w:r>
+        <w:t>Канцеровой</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Елены Владимировны, действующей на основании Доверенности от 01.01.2026 № Д-003 </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">и присоединившийся к настоящему Договору</w:t>
+        <w:t>и присоединившийся к настоящему Договору</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">претендент</w:t>
+        <w:t>претендент</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">________________________________________</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">_________________________________________________________________________________________________________________________________________________________________________________________________________на участие в торгах по продаже, именуемый в дальнейшем </w:t>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">___________________________________________________________________________________________________________________________________________________________________на участие в торгах по продаже, именуемый в дальнейшем </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Претендент», </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">совместно именуемые «Стороны», в соответствии с требованиями ст.ст.380, 381, 428 ГК РФ, заключили настоящий Договор (далее – Договор) о нижеследующем:</w:t>
-[...1 lines deleted...]
-      <w:r/>
+        <w:t>совместно именуемые «Сто</w:t>
+      </w:r>
+      <w:r>
+        <w:t>роны», в соответствии с требованиями ст.ст.380, 381, 428 ГК РФ, заключили настоящий Договор (далее – Договор) о нижеследующем:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="27AB7B8D" w14:textId="35C85E38">
+    <w:p w14:paraId="4C1E05A8" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В соответствии с условиями настоящего Договора Претендент для участия в торгах в форме аукциона, открытого по составу участников и открытого по форме подачи предложений по цене с применением метода повышения начальной цены («английский аукцион») по продаже</w:t>
-[...32 lines deleted...]
-      <w:r/>
+        <w:t xml:space="preserve">В соответствии с условиями настоящего Договора Претендент для участия в торгах в форме аукциона, открытого по составу участников </w:t>
+      </w:r>
+      <w:r>
+        <w:t>и открытого по форме подачи предложений по цене с применением метода повышения начальной цены («английский аукцион») по продаже принадлежащих Обществу с ограниченной ответственностью ГСИ Волгоградская фирма «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Нефтезаводмонтаж</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>» (далее – Объекты):</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7709C198" w14:textId="77777777">
+    <w:p w14:paraId="36CBE86E" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:right="60" w:firstLine="708"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Здание с кадастровым номером 34:34:080139:138, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, проезд Бетонный, д. 3, площадью 584 </w:t>
+        <w:t>Здание с ка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">кв.м</w:t>
+        <w:t>дастровым номером 34:34:080139:138, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, проезд Бетонный, д. 3, площадью 584 кв.м., назначение: нежилое, наименование: гараж для кранов, право собственности зарег</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">., назначение: нежилое, наименование: гараж для кранов, право собственности зарегистрировано 01.12.2017 за № 34:34:080139:138-34/001/2017-1 (далее – Объект 1).</w:t>
+        <w:t>истрировано 01.12.2017 за № 34:34:080139:138-34/001/2017-1 (далее – Объект 1).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
+        <w:t>Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:tab/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Здание с кадастровым номером 34:34:080139:139, количество этажей: 2, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, проезд Бетонный, д. 3, площадью 55 </w:t>
+        <w:tab/>
+        <w:t>Здание с кадастровым номером 34:34:080139:139, количество этажей: 2, в том числе подземных этаже</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">кв.м</w:t>
+        <w:t>й: 0, адрес: Волгоградская область, г. Волгоград, проезд Бетонный, д. 3, площадью 55 кв.м., назначение: нежилое, наименование: кабинет предрейсовых осмотров, право собственности зарегистрировано 01.12.2017 за № 34:34:080139:139-34/001/2017-1 (далее – Объек</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">., назначение: нежилое, наименование: кабинет предрейсовых осмотров, право собственности зарегистрировано 01.12.2017 за № 34:34:080139:139-34/001/2017-1 (далее – Объект 2).</w:t>
+        <w:t>т 2).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
+        <w:t>Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Здание с кадастровым номером 34:34:080139:141, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, проезд Бетонный, д. 3, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Здание с кадастровым номером 34:34:080139:141, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, проезд Бетонный, д. 3, площадью 38.6 </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">., назначение: нежилое, наименование: диспетчерская, право собственности зарегистрирована 01.12.2017 за № 34:34:080139:141-34/001/2017-1 (далее – Объект 3).</w:t>
+        <w:t>площадью 38.6 кв.м., назначение: нежилое, наименование: диспетчерская, право собственности зарегистрирована 01.12.2017 за № 34:34:080139:141-34/001/2017-1 (далее – Объект 3).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
+        <w:t>Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Здание с кадастровым номером 34:34:080139:490, количество этажей: 2, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, проезд Бетонный, д. 3, площадью 470.3 </w:t>
+        <w:t>Здание с кадастровым номером 34:34:080139:490, количество этажей: 2, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, проезд Бетонный, д. 3, площадью 470.3 кв.м., назначение: нежилое, наименование: административно-бытовой корпус</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">кв.м</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">., назначение: нежилое, наименование: административно-бытовой корпус, право собственности зарегистрировано 07.12.2017 за № 34:34:080139:490-34/001/2017-1 (далее – Объект 4).</w:t>
+        <w:t>, право собственности зарегистрировано 07.12.2017 за № 34:34:080139:490-34/001/2017-1 (далее – Объект 4).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
+        <w:t>Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Здание с кадастровым номером 34:34:080139:491, количество этажей: 1, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Здание с кадастровым номером 34:34:080139:491, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, проезд Бетонный, д. 3, площадью 880.8 </w:t>
+        <w:t>в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, проезд Бетонный, д. 3, площадью 880.8 кв.м., назначение: нежилое, наименование: цех ремонта тяжелой техники, право собственности зарегистрировано 06.12.2017 за № 34:34:080139:491-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">кв.м</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">., назначение: нежилое, наименование: цех ремонта тяжелой техники, право собственности зарегистрировано 06.12.2017 за № 34:34:080139:491-34/001/2017-1 (далее – Объект 5).</w:t>
+        <w:t>34/001/2017-1 (далее – Объект 5).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
+        <w:t>Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:tab/>
+        <w:t>Здание с кадастровым номером 34:34:080139:492, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгог</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Здание с кадастровым номером 34:34:080139:492, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, проезд Бетонный, д. 3, площадью 56.2 </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">зарегистрировано 06.12.2017 за № 34:34:080139:492-34/001/2017-1 (далее – Объект 6).</w:t>
+        <w:t>рад, проезд Бетонный, д. 3, площадью 56.2 кв.м., назначение: нежилое, наименование: гараж, право собственности зарегистрировано 06.12.2017 за № 34:34:080139:492-34/001/2017-1 (далее – Объект 6).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:tab/>
-        <w:t xml:space="preserve">Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-      </w:r>
-[...13 lines deleted...]
-      </w:pPr>
+        <w:tab/>
+        <w:t>Ограничения (обременения) в соответствии с выпиской ЕГРН: не</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Здание с кадастровым номером 34:34:080139:493, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, проезд Бетонный, д. 3, площадью 381.8 </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> зарегистрированы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A09B1A" w14:textId="49D862C0" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
+      <w:pPr>
+        <w:ind w:right="60" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">кв.м</w:t>
+        <w:t>Здание с кадастровым номером 34:34:080139:493, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, проезд Бетонный, д. 3, площадью 381.8 кв.м., назначение: нежилое, наименование: цех механич</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">., назначение: нежилое, наименование: цех механических мастерских, право собственности зарегистрировано 06.12.2017 за № 34:34:080139:493-34/001/2017-1 (далее – Объект 7).</w:t>
+        <w:t xml:space="preserve">еских мастерских, право собственности зарегистрировано 06.12.2017 за № 34:34:080139:493-34/001/2017-1 (далее – Объект </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
+        <w:t>Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:tab/>
+        <w:t>Здание с кадастровым номером 34:34:080139:494, количе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Здание с кадастровым номером 34:34:080139:494, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, проезд Бетонный, д. 3, площадью 60.4 </w:t>
+        <w:t>ство этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, проезд Бетонный, д. 3, площадью 60.4 кв.м., назначение: нежилое, наименование: аккумуляторная, право собственности зарегистрировано 06.12.2017 за № 34:34:080139:49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">кв.м</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">., назначение: нежилое, наименование: аккумуляторная, право собственности зарегистрировано 06.12.2017 за № 34:34:080139:494-34/001/2017-1 (далее – Объект 8).</w:t>
+        <w:t>4-34/001/2017-1 (далее – Объект 8).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
+        <w:t>Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:tab/>
+        <w:t>Здание с кадастровым номером 34:34:080139:495, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волг</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-      </w:r>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">., назначение: нежилое, наименование: гараж для легковых автомобилей, право собственности зарегистрировано 06.12.2017 за № 34:34:080139:495-34/001/2017-1 (далее – Объект 9).</w:t>
+        <w:t>оград, проезд Бетонный, д. 3, площадью 144.6 кв.м., назначение: нежилое, наименование: гараж для легковых автомобилей, право собственности зарегистрировано 06.12.2017 за № 34:34:080139:495-34/001/2017-1 (далее – Объект 9).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
+        <w:t>Ограничения (обременения) в соот</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ветствии с выпиской ЕГРН: не зарегистрированы.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:tab/>
+        <w:t>Здание с кадастровым номером 34:34:080139:496, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, проезд Бетонный, д. 3, площадью 494.4 кв.м., назначение: нежил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-      </w:r>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">., назначение: нежилое, наименование: склад, право собственности зарегистрировано 06.12.2017 за № 34:34:080139:496-34/001/2017-1 (далее – Объект 10).</w:t>
+        <w:t>ое, наименование: склад, право собственности зарегистрировано 06.12.2017 за № 34:34:080139:496-34/001/2017-1 (далее – Объект 10).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
+        <w:t>Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:tab/>
+        <w:t>Здание с кадастровым номером 34:34:080139:497</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t>, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, проезд Бетонный, д. 3, площадью 233.4 кв.м., назначение: нежилое, наименование: бытовой корпус, право собственности зарегистрировано 07.12.2017 за № 34:34:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Здание с кадастровым номером 34:34:080139:497, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, проезд Бетонный, д. 3, площадью 233.4 </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">., назначение: нежилое, наименование: бытовой корпус, право собственности зарегистрировано 07.12.2017 за № 34:34:080139:497-34/001/2017-1 (далее – Объект 11).</w:t>
+        <w:t>080139:497-34/001/2017-1 (далее – Объект 11).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
+        <w:t>Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:tab/>
+        <w:t>Здание с кадастровым номером 34:34:080139:498, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская област</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-      </w:r>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">., назначение: нежилое, наименование: цех ремонта автотранспорта, право собственности зарегистрировано 06.12.2017 за № 34:34:080139:498-34/001/2017-1 (далее – Объект 12).</w:t>
+        <w:t>ь, г. Волгоград, проезд Бетонный, д. 3, площадью 480.4 кв.м., назначение: нежилое, наименование: цех ремонта автотранспорта, право собственности зарегистрировано 06.12.2017 за № 34:34:080139:498-34/001/2017-1 (далее – Объект 12).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
+        <w:t>Ограничения (обременения)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:tab/>
+        <w:t>Здание с кадастровым номером 34:34:080139:499, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, проезд Бетонный, д. 3, площадью 486.3 кв.м., назначение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-      </w:r>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">., назначение: нежилое, наименование: цех розлива с вспомогательными помещениями, право собственности зарегистрировано 07.12.2017 за № 34:34:080139:499-34/001/2017-1 (далее – Объект 13).</w:t>
+        <w:t>: нежилое, наименование: цех розлива с вспомогательными помещениями, право собственности зарегистрировано 07.12.2017 за № 34:34:080139:499-34/001/2017-1 (далее – Объект 13).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
+        <w:t>Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:tab/>
+        <w:t>З</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t>дание с кадастровым номером 34:34:080139:500, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, проезд Бетонный, д. 3, площадью 340 кв.м., назначение: нежилое, наименование: цех твердого полиэтилена с вспомо</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Здание с кадастровым номером 34:34:080139:500, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, проезд Бетонный, д. 3, площадью 340 </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">., назначение: нежилое, наименование: цех твердого полиэтилена с вспомогательными помещениями, право собственности зарегистрировано 07.12.2017 за № 34:34:080139:500-34/001/2017-1 (далее – Объект 14).</w:t>
+        <w:t>гательными помещениями, право собственности зарегистрировано 07.12.2017 за № 34:34:080139:500-34/001/2017-1 (далее – Объект 14).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
+        <w:t>Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:tab/>
+        <w:t>Движимое имущество, указанное в приложении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> к информационному сообщению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Движимое имущество, указанное в приложении</w:t>
-[...26 lines deleted...]
-        </w:rPr>
+        <w:t>, в количестве 56 позиций (далее – Объект 15).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B02395">
+    <w:p w14:paraId="627CE7C4" w14:textId="01461A15" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B" w:rsidP="00B77B4A">
       <w:pPr>
-        <w:pBdr/>
-[...66 lines deleted...]
-        <w:spacing/>
         <w:ind w:right="60" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pPrChange w:author="RAD_HOLDING" w:date="2026-04-08T07:12:00Z" w:id="6" oouserid="RAD_HOLDING">
-[...6 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
+        <w:tab/>
+        <w:t>Объекты 1-15 располагаются в пределах земельного участка с кадастровым номером 34:34:080139:482, категория земель, к которой отнесен земельный уча</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>сток: Земли населенных пунктов, адрес: Волгоградская область, г. Волгоград, район Красноармейский, площадью 16395 +/- 45 кв.м, виды разрешенного использования: для эксплуатации автоколонны, принадлежащего Продавцу на праве аренды сроком с 19.07.1996 по 19.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>07.2045.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030E8630" w14:textId="4FC7BB28">
+    <w:p w14:paraId="6CD43161" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pStyle w:val="960"/>
-[...1 lines deleted...]
-        <w:spacing/>
+        <w:pStyle w:val="affd"/>
         <w:ind w:firstLine="708"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">перечисляет денежные средства </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">в размере </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve">4 500 000</w:t>
-[...25 lines deleted...]
-      <w:r/>
+        <w:t>4 500 000 (четыре миллиона пятьсот тысяч) рублей 00 коп.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5F3E8E0B" w14:textId="77777777">
+    <w:p w14:paraId="237734A6" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00FD5F23">
       <w:pPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7DDC1516" w14:textId="77777777">
+    <w:p w14:paraId="2F2B990D" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">(далее – «Задаток») на расчетный счет Оператора электронной площадки:</w:t>
+        <w:t>(далее – «Задаток») на расчетный счет Оператора электронной площадки:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
-          <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7F21DCB5" w14:textId="77777777">
+    <w:p w14:paraId="369B4BE9" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Получатель</w:t>
+        <w:t>Получатель</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> - АО «Российский аукционный дом» (ИНН 7838430413, КПП 783801001):</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> - АО «Рос</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">р/с № 40702810355000036459 в СЕВЕРО-ЗАПАДНЫЙ БАНК ПАО СБЕРБАНК,</w:t>
-[...1 lines deleted...]
-      <w:r/>
+        <w:t>сийский аукционный дом» (ИНН 7838430413, КПП 783801001):</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="61639321" w14:textId="77777777">
+    <w:p w14:paraId="7EBBE85B" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">БИК 044030653, к/с 30101810500000000653.</w:t>
-[...1 lines deleted...]
-      <w:r/>
+        <w:t>р/с № 40702810355000036459 в СЕВЕРО-ЗАПАДНЫЙ БАНК ПАО СБЕРБАНК,</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="44104ABB" w14:textId="77777777">
+    <w:p w14:paraId="09CDEC8A" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>БИК 044030653, к/с 30101810500000000653.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF818D0" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2. Задаток должен быть внесен Претендентом не позднее даты, указанной в сообщении о продаже </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Доли</w:t>
+        <w:t>Доли</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> и должен поступить на расчетный счет Оператора электронной площадки, указанный в п.1 настоящего Договора не позднее даты, указанной в сообщении о продаже </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Доли</w:t>
-[...4 lines deleted...]
-      <w:r/>
+        <w:t>Доли</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Задаток считается внесенным с даты поступления всей суммы Задатка на указанный счет.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="400FB76F" w14:textId="77777777">
+    <w:p w14:paraId="37DCC39F" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В случае, когда сумма Задатка от Претендента не зачислена на расчетный счет Оператора электронной площадки на дату, указанную в сообщении о продаже</w:t>
+        <w:t>В случае, когда сумма Задатка от Претендента не зачислена на расчетный счет Оператора электронной площадки на дату, указанную в сообщении о продаже</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Доли</w:t>
-[...4 lines deleted...]
-      <w:r/>
+        <w:t>Доли</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, Претендент </w:t>
+      </w:r>
+      <w:r>
+        <w:t>не допускается к участию в торгах. Представление Претендентом платежных документов с отметкой об исполнении при этом во внимание Организатором торгов не принимается.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="35FCEC73" w14:textId="77777777">
+    <w:p w14:paraId="2B497F5B" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Договор о задатке может быть подписан Претендентом электронной подписью Претендента либо Претендент вправе направить задаток на счет, указанный в п. 1 насто</w:t>
-[...4 lines deleted...]
-      <w:r/>
+        <w:t>Договор о задатке может быть подписан Претендентом электронной подписью Претендента либо П</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ретендент вправе направить задаток на счет, указанный в п. 1 настоящего Договора без подписания настоящего Договора электронной подписью Претендента (в этом случае перечисление задатка Претендентом в соответствии с сообщением о проведении торгов считается </w:t>
+      </w:r>
+      <w:r>
+        <w:t>акцептом размещенного на электронной площадке договора о задатке).</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4307CA6C" w14:textId="77777777">
+    <w:p w14:paraId="3DA7A2AC" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Задаток служит обеспечением исполнения обязательств Претендента по заключению по итогам торгов договора и оплате цены продажи </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Доли</w:t>
-[...4 lines deleted...]
-      <w:r/>
+        <w:t>Доли</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, определенной по итогам торгов, и исполнения иных обяза</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тельств по заключенному договору в случае признания Претендента победителем торгов, если иное не предусмотрено в информационном сообщении о проведении торгов.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1CED787D" w14:textId="77777777">
+    <w:p w14:paraId="63186771" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk114831194"/>
       <w:r>
-        <w:t xml:space="preserve">В платежном документе в графе «назначение платежа» должна содержаться информация: «№ л/с ____________Средства для проведения операций по обеспечению участия в электронных процедурах. НДС не облагается».</w:t>
+        <w:t>В платежном документе в графе «назначение платежа» должна содержаться информация: «№ л/с _____</w:t>
+      </w:r>
+      <w:r>
+        <w:t>_______Средства для проведения операций по обеспечению участия в электронных процедурах. НДС не облагается».</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r/>
-      <w:r/>
     </w:p>
-    <w:p w14:paraId="5D34126C" w14:textId="77777777">
+    <w:p w14:paraId="3A45346A" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5. Исполнение обязанности по внесению суммы задатка третьими лицами не допускается.</w:t>
-[...1 lines deleted...]
-      <w:r/>
+        <w:t>5. Исполнение обязанности по внесению суммы задатка третьими лицами не допускается.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="31B3B039" w14:textId="77777777">
+    <w:p w14:paraId="0BF8A299" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6. Сроки и порядок возврата суммы задатка, внесенного Претендентом на счет </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>6. Сроки и порядок возврата суммы задатка, внесенного Претенден</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">том на счет </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Оператора электронной площадки</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> определяются Регламентом АО «Российский аукционный дом» О порядке работы с денежными средствами, перечисляемыми в качестве задатка при проведении электронных торгов по продаже </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Доли</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> в ходе процедур, применяемых в деле о банкротстве, имущества частных собственников (далее – Регламент)</w:t>
+        <w:t>Доли</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> в ходе процедур, применяемых в д</w:t>
+      </w:r>
+      <w:r>
+        <w:t>еле о банкротстве, имущества частных собственников (далее – Регламент)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="953"/>
+          <w:rStyle w:val="affa"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
+        <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r/>
     </w:p>
-    <w:p w14:paraId="557C3F44" w14:textId="77777777">
+    <w:p w14:paraId="5C82841F" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7. В случае наступления, указанных в Регламенте оснований для возврата Оператором электронной площадки Задатка Претенденту, возврат про</w:t>
-[...4 lines deleted...]
-      <w:r/>
+        <w:t>7. В случае наступления, указанных в Регламенте оснований для возврата Оператором электронной площадки Задатка Претенденту, возврат производится путем разблокировки денежных средств</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> в размере суммы Задатка на лицевом счете Претендента. С момента разблокировки суммы Задатка на лицевом счете Претендента обязательства Оператора электронной площадки по возврату Задатка считаются исполненными.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1A93F543" w14:textId="77777777">
+    <w:p w14:paraId="1613907A" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">8. Все возможные споры и разногласия, связанные с исполнением настоящего Договора, будут разрешаться Сто</w:t>
-[...4 lines deleted...]
-      <w:r/>
+        <w:t>8. Все возможные споры и разногласия, связанн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ые с исполнением настоящего Договора, будут разрешаться Сторонами путем переговоров. В случае невозможности разрешения споров и разногласий путем переговоров они подлежат рассмотрению в арбитражном суде или в суде общей юрисдикции в соответствии с их компе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тенцией по месту нахождения Оператора электронной площадки.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3934D1D9" w14:textId="77777777">
+    <w:p w14:paraId="079A4B6D" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9. Фактом внесения денежных средств в качестве Задатка на участие в электронных торгах Претендент подтверждает согласие со всеми условиями проведения торгов, условиями настоящего Договора, условиями договора, подлежащего заключению по итогам торгов. </w:t>
-[...1 lines deleted...]
-      <w:r/>
+        <w:t>9. Фактом внесения денежных средств в качестве Задатка на участие в электронных торгах Претендент подтверждает согласие со всеми условиями проведения торгов, условиями настоящего Договора, условия</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ми договора, подлежащего заключению по итогам торгов. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3A6348C0" w14:textId="77777777">
+    <w:p w14:paraId="454C436E" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00FD5F23">
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
-      <w:r/>
-      <w:r/>
     </w:p>
-    <w:p w14:paraId="0DEABC34" w14:textId="77777777">
+    <w:p w14:paraId="19C39A98" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Реквизиты сторон:</w:t>
-[...1 lines deleted...]
-      <w:r/>
+        <w:t>Реквизиты сторон:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0142D130" w14:textId="77777777">
+    <w:p w14:paraId="000E8593" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00FD5F23">
       <w:pPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4786"/>
         <w:gridCol w:w="764"/>
         <w:gridCol w:w="4274"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00FD5F23" w14:paraId="224066BC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="3059"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B5FDE0C" w14:textId="77777777">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="48270F66" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Оператор электронной площадки:</w:t>
+              <w:t>Оператор электронной площадки:</w:t>
             </w:r>
-            <w:r/>
           </w:p>
-          <w:p w14:paraId="27D67ABB" w14:textId="77777777">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1D86A256" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Акционерное общество</w:t>
+              <w:t>Акционерное общество</w:t>
             </w:r>
-            <w:r/>
           </w:p>
-          <w:p w14:paraId="6A2F2D6D" w14:textId="77777777">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="510E7C08" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">«Российский аукционный дом»</w:t>
+              <w:t>«Российский аукционный дом»</w:t>
             </w:r>
-            <w:r/>
           </w:p>
-          <w:p w14:paraId="2EEE921B" w14:textId="77777777">
+          <w:p w14:paraId="33B920FD" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00FD5F23">
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60335AD5" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
             <w:r>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:t>Адрес для корреспонденции:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1167D1AE" w14:textId="77777777">
+          <w:p w14:paraId="2D307DD0" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
+            <w:r>
+              <w:t>190000 Санкт-Петербург,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="385765A3" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
+            <w:r>
+              <w:t xml:space="preserve">пер. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Гривцова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, д.5, лит. В</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BE2E639" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
+            <w:r>
+              <w:t>тел. 8 (800) 777-57-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AA6E18A" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00FD5F23">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:rPr/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F2733E4" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1580"/>
+              </w:tabs>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Адрес для корреспонденции:</w:t>
+              <w:t>ОГРН: 1097847233351, ИНН: 7838430413, КПП: 783801001</w:t>
             </w:r>
-            <w:r/>
           </w:p>
-          <w:p w14:paraId="56E3B8B5" w14:textId="77777777">
+          <w:p w14:paraId="6DFE739D" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:rPr/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1580"/>
+              </w:tabs>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">190000 Санкт-Петербург,</w:t>
+              <w:t>р/с № 40702810355000036459</w:t>
             </w:r>
-            <w:r/>
           </w:p>
-          <w:p w14:paraId="7931CFF1" w14:textId="77777777">
+          <w:p w14:paraId="55A63A4E" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:rPr/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1580"/>
+              </w:tabs>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">пер. Гривцова, д.5, лит. В</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>СЕВЕРО-ЗАПАДНЫЙ БАНК ПАО СБЕРБАНК</w:t>
             </w:r>
-            <w:r/>
           </w:p>
-          <w:p w14:paraId="070348BD" w14:textId="77777777">
+          <w:p w14:paraId="6517AE4E" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
             <w:pPr>
-              <w:pBdr/>
-[...2 lines deleted...]
-              <w:rPr/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1580"/>
+              </w:tabs>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">тел. 8 (800) 777-57-57</w:t>
+              <w:t>БИК 044030653</w:t>
             </w:r>
-            <w:r/>
           </w:p>
-          <w:p w14:paraId="240A3BA0" w14:textId="77777777">
+          <w:p w14:paraId="5886DCB9" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
             <w:pPr>
-              <w:pBdr/>
-[...10 lines deleted...]
-              <w:pBdr/>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="1580"/>
+                <w:tab w:val="left" w:pos="1580"/>
               </w:tabs>
-              <w:spacing/>
-[...1 lines deleted...]
-              <w:rPr/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">ОГРН: 1097847233351, ИНН: 7838430413, КПП: 783801001</w:t>
+              <w:t>к/с 30101810500000000653</w:t>
             </w:r>
-            <w:r/>
-[...59 lines deleted...]
-            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="764" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D16F569" w14:textId="77777777">
+          <w:p w14:paraId="48CE7EBF" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00FD5F23">
             <w:pPr>
-              <w:pBdr/>
-              <w:spacing/>
               <w:ind w:firstLine="284"/>
               <w:jc w:val="both"/>
-              <w:rPr/>
             </w:pPr>
-            <w:r/>
-            <w:r/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders/>
             <w:tcW w:w="4274" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54D1A332" w14:textId="77777777">
+          <w:p w14:paraId="34E1418D" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
               <w:jc w:val="both"/>
-              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">ПРЕТЕНДЕНТ:</w:t>
+              <w:t>ПРЕТЕНДЕНТ:</w:t>
             </w:r>
-            <w:r/>
           </w:p>
-          <w:p w14:paraId="096E9E24" w14:textId="77777777">
+          <w:p w14:paraId="409C81BC" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
               <w:jc w:val="both"/>
-              <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">_________________________________</w:t>
+              <w:t>_________________________________</w:t>
             </w:r>
-            <w:r/>
           </w:p>
-          <w:p w14:paraId="73B590E9" w14:textId="77777777">
+          <w:p w14:paraId="4F29D606" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
               <w:jc w:val="both"/>
-              <w:rPr/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">_________________________________</w:t>
+              <w:t>_________________________________</w:t>
             </w:r>
-            <w:r/>
           </w:p>
-          <w:p w14:paraId="17851F93" w14:textId="77777777">
+          <w:p w14:paraId="13047E06" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
               <w:jc w:val="both"/>
-              <w:rPr/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">_________________________________</w:t>
+              <w:t>_________________________________</w:t>
             </w:r>
-            <w:r/>
           </w:p>
-          <w:p w14:paraId="691917A7" w14:textId="77777777">
+          <w:p w14:paraId="2E63577D" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
               <w:jc w:val="both"/>
-              <w:rPr/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">_________________________________</w:t>
+              <w:t>_________________________________</w:t>
             </w:r>
-            <w:r/>
           </w:p>
-          <w:p w14:paraId="02AD45ED" w14:textId="77777777">
+          <w:p w14:paraId="34202FCD" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
               <w:jc w:val="both"/>
-              <w:rPr/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">_________________________________</w:t>
+              <w:t>_________________________________</w:t>
             </w:r>
-            <w:r/>
           </w:p>
-          <w:p w14:paraId="4C6049EC" w14:textId="77777777">
+          <w:p w14:paraId="51D699B2" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
               <w:jc w:val="both"/>
-              <w:rPr/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">_________________________________</w:t>
+              <w:t>_________________________________</w:t>
             </w:r>
-            <w:r/>
           </w:p>
-          <w:p w14:paraId="2500BEC0" w14:textId="77777777">
+          <w:p w14:paraId="30D333C8" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
               <w:jc w:val="both"/>
-              <w:rPr/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">_________________________________</w:t>
+              <w:t>_________________________________</w:t>
             </w:r>
-            <w:r/>
           </w:p>
-          <w:p w14:paraId="28A29854" w14:textId="77777777">
+          <w:p w14:paraId="31764BA2" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00FD5F23">
             <w:pPr>
-              <w:pBdr/>
-[...1 lines deleted...]
-              <w:ind/>
               <w:jc w:val="both"/>
-              <w:rPr/>
             </w:pPr>
-            <w:r/>
-            <w:r/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11C2D4CA" w14:textId="77777777">
+    <w:p w14:paraId="1BB20ED2" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pBdr/>
-        <w:spacing/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r/>
     </w:p>
-    <w:p w14:paraId="7A69FBA8" w14:textId="77777777">
+    <w:p w14:paraId="18EF3D92" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">От Оператора электронной площадки</w:t>
+        <w:t>От Оператора электронной площадки</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">ОТ ПРЕТЕНДЕНТА</w:t>
-[...1 lines deleted...]
-      <w:r/>
+        <w:t>ОТ ПРЕТЕНДЕНТА</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4EE8632A" w14:textId="77777777">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2D19D51E" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:r>
         <w:t xml:space="preserve">_____________________/ Е.В. </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">/</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Канцерова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">            _______________________/_________</w:t>
       </w:r>
-      <w:r/>
     </w:p>
-    <w:p w14:paraId="44311F8B" w14:textId="77777777">
-[...23 lines deleted...]
-      <w:pgSz w:h="16838" w:orient="portrait" w:w="11906"/>
+    <w:p w14:paraId="5311B9E3" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00FD5F23"/>
+    <w:p w14:paraId="6A151912" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00FD5F23"/>
+    <w:sectPr w:rsidR="00FD5F23">
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
-      <w:cols w:num="1" w:sep="0" w:space="720" w:equalWidth="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BFBC3E9" w14:textId="77777777">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="59C6F51F" w14:textId="77777777" w:rsidR="00CB656B" w:rsidRDefault="00CB656B">
       <w:r>
         <w:separator/>
       </w:r>
-      <w:r/>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15E464DA" w14:textId="77777777">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="35EFA503" w14:textId="77777777" w:rsidR="00CB656B" w:rsidRDefault="00CB656B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-      <w:r/>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-  <w:font w:name="Liberation Serif">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="TimesNewRomanPSMT">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="NTTimes/Cyrillic">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="TimesNewRomanPSMT">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...21 lines deleted...]
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="430BB45A" w14:textId="77777777">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0B019E65" w14:textId="77777777" w:rsidR="00CB656B" w:rsidRDefault="00CB656B">
       <w:r>
         <w:separator/>
       </w:r>
-      <w:r/>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DA26CEF" w14:textId="77777777">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4F04421A" w14:textId="77777777" w:rsidR="00CB656B" w:rsidRDefault="00CB656B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-      <w:r/>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-    <w:p w14:paraId="109A4EF9" w14:textId="77777777">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="635D054D" w14:textId="77777777" w:rsidR="00FD5F23" w:rsidRDefault="00CB656B">
       <w:pPr>
-        <w:pStyle w:val="917"/>
-[...3 lines deleted...]
-        <w:rPr/>
+        <w:pStyle w:val="af7"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="953"/>
+          <w:rStyle w:val="affa"/>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Если иное не предусмотрено информационным сообщением о проведении торгов</w:t>
       </w:r>
-      <w:r/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CC683960"/>
     <w:lvl w:ilvl="0">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="%1."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
         <w:tabs>
-          <w:tab w:val="num" w:leader="none" w:pos="0"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:spacing/>
-        <w:ind w:hanging="360" w:left="1068"/>
+        <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02A10568"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7B40DB42"/>
     <w:lvl w:ilvl="0">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="%1."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="720"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="%2."/>
-      <w:numFmt w:val="lowerLetter"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="1440"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%3."/>
-      <w:numFmt w:val="lowerRoman"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="180" w:left="2160"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="%4."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="2880"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="%5."/>
-      <w:numFmt w:val="lowerLetter"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="3600"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%6."/>
-      <w:numFmt w:val="lowerRoman"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="180" w:left="4320"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="%7."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5040"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="%8."/>
-      <w:numFmt w:val="lowerLetter"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5760"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%9."/>
-      <w:numFmt w:val="lowerRoman"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="180" w:left="6480"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17DAFFE3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1914936A"/>
     <w:lvl w:ilvl="0">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="–"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="1417"/>
+        <w:ind w:left="1417" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="2137"/>
+        <w:ind w:left="2137" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="§"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="2857"/>
+        <w:ind w:left="2857" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="·"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="3577"/>
+        <w:ind w:left="3577" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="4297"/>
+        <w:ind w:left="4297" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="§"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5017"/>
+        <w:ind w:left="5017" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="·"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5737"/>
+        <w:ind w:left="5737" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="6457"/>
+        <w:ind w:left="6457" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="§"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="7177"/>
+        <w:ind w:left="7177" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="630E6DDE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CA7689EC"/>
     <w:lvl w:ilvl="0">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
         <w:tabs>
-          <w:tab w:val="num" w:leader="none" w:pos="0"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:spacing/>
-        <w:ind w:firstLine="0" w:left="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="nothing"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
         <w:tabs>
-          <w:tab w:val="num" w:leader="none" w:pos="0"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:spacing/>
-        <w:ind w:firstLine="0" w:left="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="nothing"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
         <w:tabs>
-          <w:tab w:val="num" w:leader="none" w:pos="0"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:spacing/>
-        <w:ind w:firstLine="0" w:left="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="nothing"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
         <w:tabs>
-          <w:tab w:val="num" w:leader="none" w:pos="0"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:spacing/>
-        <w:ind w:firstLine="0" w:left="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="nothing"/>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
         <w:tabs>
-          <w:tab w:val="num" w:leader="none" w:pos="0"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:spacing/>
-        <w:ind w:firstLine="0" w:left="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="nothing"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
         <w:tabs>
-          <w:tab w:val="num" w:leader="none" w:pos="0"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:spacing/>
-        <w:ind w:firstLine="0" w:left="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="nothing"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
         <w:tabs>
-          <w:tab w:val="num" w:leader="none" w:pos="0"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:spacing/>
-        <w:ind w:firstLine="0" w:left="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="nothing"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
         <w:tabs>
-          <w:tab w:val="num" w:leader="none" w:pos="0"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:spacing/>
-        <w:ind w:firstLine="0" w:left="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="nothing"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
         <w:tabs>
-          <w:tab w:val="num" w:leader="none" w:pos="0"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:spacing/>
-        <w:ind w:firstLine="0" w:left="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="nothing"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E0466CF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A34AC9A4"/>
     <w:lvl w:ilvl="0">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="%1."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
         <w:tabs>
-          <w:tab w:val="num" w:leader="none" w:pos="0"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:spacing/>
-        <w:ind w:hanging="360" w:left="1068"/>
+        <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:isLgl w:val="false"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val=""/>
-[...8 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="true"/>
-  <w:documentProtection/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
-    <w:pos w:val="pageBottom"/>
-[...2 lines deleted...]
-    <w:numRestart w:val="continuous"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:pos w:val="docEnd"/>
-[...2 lines deleted...]
-    <w:numRestart w:val="continuous"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00FD5F23"/>
+    <w:rsid w:val="00B77B4A"/>
+    <w:rsid w:val="00CB656B"/>
+    <w:rsid w:val="00FD5F23"/>
+  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="false"/>
-    <m:dispDef m:val="true"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026" strokecolor="000000"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2062E7F2"/>
+  <w15:docId w15:val="{9A432F68-2071-4DB1-A941-1DC27E2765EE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...5 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="720" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="721">
-[...3 lines deleted...]
-    <w:link w:val="886"/>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
-[...3 lines deleted...]
-      <w:ind/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:val="365f91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="722">
-[...3 lines deleted...]
-    <w:link w:val="887"/>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
-[...3 lines deleted...]
-      <w:ind/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:val="365f91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="723">
-[...3 lines deleted...]
-    <w:link w:val="888"/>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
-[...3 lines deleted...]
-      <w:ind/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:val="365f91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="724">
-[...3 lines deleted...]
-    <w:link w:val="889"/>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
-[...3 lines deleted...]
-      <w:ind/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365f91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="725">
-[...3 lines deleted...]
-    <w:link w:val="890"/>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
-[...3 lines deleted...]
-      <w:ind/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:val="365f91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="726">
-[...3 lines deleted...]
-    <w:link w:val="891"/>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
-[...1 lines deleted...]
-      <w:pBdr/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="40"/>
-      <w:ind/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="727">
-[...3 lines deleted...]
-    <w:link w:val="892"/>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
-[...1 lines deleted...]
-      <w:pBdr/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="40"/>
-      <w:ind/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="728">
-[...3 lines deleted...]
-    <w:link w:val="893"/>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
-[...3 lines deleted...]
-      <w:ind/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="729">
-[...3 lines deleted...]
-    <w:link w:val="894"/>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
-[...3 lines deleted...]
-      <w:ind/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="730" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...5 lines deleted...]
-  <w:style w:type="table" w:styleId="731" w:default="1">
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:top w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblBorders/>
     </w:tblPr>
-    <w:tcPr>
-[...172 lines deleted...]
-  <w:style w:type="numbering" w:styleId="732" w:default="1">
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...5 lines deleted...]
-  <w:style w:type="character" w:styleId="733">
+  </w:style>
+  <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="730"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="734">
+  <w:style w:type="paragraph" w:styleId="11">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="720"/>
-    <w:next w:val="720"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="100"/>
-      <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="735">
+  <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="720"/>
-    <w:next w:val="720"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="100"/>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="736">
+  <w:style w:type="paragraph" w:styleId="31">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="720"/>
-    <w:next w:val="720"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="100"/>
       <w:ind w:left="440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="737">
+  <w:style w:type="paragraph" w:styleId="41">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="720"/>
-    <w:next w:val="720"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="100"/>
       <w:ind w:left="660"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="738">
+  <w:style w:type="paragraph" w:styleId="51">
     <w:name w:val="toc 5"/>
-    <w:basedOn w:val="720"/>
-    <w:next w:val="720"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="100"/>
       <w:ind w:left="880"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="739">
+  <w:style w:type="paragraph" w:styleId="61">
     <w:name w:val="toc 6"/>
-    <w:basedOn w:val="720"/>
-    <w:next w:val="720"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="100"/>
       <w:ind w:left="1100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="740">
+  <w:style w:type="paragraph" w:styleId="71">
     <w:name w:val="toc 7"/>
-    <w:basedOn w:val="720"/>
-    <w:next w:val="720"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="100"/>
       <w:ind w:left="1320"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="741">
+  <w:style w:type="paragraph" w:styleId="81">
     <w:name w:val="toc 8"/>
-    <w:basedOn w:val="720"/>
-    <w:next w:val="720"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="100"/>
       <w:ind w:left="1540"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="742">
+  <w:style w:type="paragraph" w:styleId="91">
     <w:name w:val="toc 9"/>
-    <w:basedOn w:val="720"/>
-    <w:next w:val="720"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="100"/>
       <w:ind w:left="1760"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="743" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
-    <w:basedOn w:val="730"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="9"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:val="365f91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="744" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
-    <w:basedOn w:val="730"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="9"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:val="365f91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="745" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
-    <w:basedOn w:val="730"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="9"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:val="365f91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="746" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
-    <w:basedOn w:val="730"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="9"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365f91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="747" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
-    <w:basedOn w:val="730"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="9"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:val="365f91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="748" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
-    <w:basedOn w:val="730"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="9"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="749" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
-    <w:basedOn w:val="730"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="9"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="750" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
-    <w:basedOn w:val="730"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="9"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="751" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
-    <w:basedOn w:val="730"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="9"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="752" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
-    <w:basedOn w:val="730"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="10"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:spacing w:val="-10"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="753" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
-    <w:basedOn w:val="730"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="11"/>
+    <w:rPr>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="29"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="30"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a4">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGridLight">
+    <w:name w:val="Table Grid Light"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="12">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="22">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="32">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="42">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="52">
+    <w:name w:val="Plain Table 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-1">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent1">
+    <w:name w:val="Grid Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="97B4D8" w:themeColor="accent1" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent2">
+    <w:name w:val="Grid Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="DA9896" w:themeColor="accent2" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent3">
+    <w:name w:val="Grid Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C4D79D" w:themeColor="accent3" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent4">
+    <w:name w:val="Grid Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B4A4C8" w:themeColor="accent4" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent5">
+    <w:name w:val="Grid Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="95CEDD" w:themeColor="accent5" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent6">
+    <w:name w:val="Grid Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC192" w:themeColor="accent6" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-2">
+    <w:name w:val="Grid Table 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent1">
+    <w:name w:val="Grid Table 2 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent2">
+    <w:name w:val="Grid Table 2 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent3">
+    <w:name w:val="Grid Table 2 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent4">
+    <w:name w:val="Grid Table 2 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent5">
+    <w:name w:val="Grid Table 2 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent6">
+    <w:name w:val="Grid Table 2 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-3">
+    <w:name w:val="Grid Table 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent1">
+    <w:name w:val="Grid Table 3 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent2">
+    <w:name w:val="Grid Table 3 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent3">
+    <w:name w:val="Grid Table 3 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent4">
+    <w:name w:val="Grid Table 3 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent5">
+    <w:name w:val="Grid Table 3 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent6">
+    <w:name w:val="Grid Table 3 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-4">
+    <w:name w:val="Grid Table 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent1">
+    <w:name w:val="Grid Table 4 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DCE6F2" w:themeColor="accent1" w:themeTint="32" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DCE6F2" w:themeColor="accent1" w:themeTint="32" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent2">
+    <w:name w:val="Grid Table 4 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent3">
+    <w:name w:val="Grid Table 4 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent4">
+    <w:name w:val="Grid Table 4 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent5">
+    <w:name w:val="Grid Table 4 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent6">
+    <w:name w:val="Grid Table 4 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-5">
+    <w:name w:val="Grid Table 5 Dark"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent1">
+    <w:name w:val="Grid Table 5 Dark- Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="AEC4E0" w:themeColor="accent1" w:themeTint="75" w:fill="AEC4E0" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="AEC4E0" w:themeColor="accent1" w:themeTint="75" w:fill="AEC4E0" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent2">
+    <w:name w:val="Grid Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E2AEAD" w:themeColor="accent2" w:themeTint="75" w:fill="E2AEAD" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E2AEAD" w:themeColor="accent2" w:themeTint="75" w:fill="E2AEAD" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent3">
+    <w:name w:val="Grid Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D0DFB2" w:themeColor="accent3" w:themeTint="75" w:fill="D0DFB2" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D0DFB2" w:themeColor="accent3" w:themeTint="75" w:fill="D0DFB2" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent4">
+    <w:name w:val="Grid Table 5 Dark- Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C4B7D4" w:themeColor="accent4" w:themeTint="75" w:fill="C4B7D4" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C4B7D4" w:themeColor="accent4" w:themeTint="75" w:fill="C4B7D4" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent5">
+    <w:name w:val="Grid Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ACD8E4" w:themeColor="accent5" w:themeTint="75" w:fill="ACD8E4" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ACD8E4" w:themeColor="accent5" w:themeTint="75" w:fill="ACD8E4" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent6">
+    <w:name w:val="Grid Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBCEAA" w:themeColor="accent6" w:themeTint="75" w:fill="FBCEAA" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBCEAA" w:themeColor="accent6" w:themeTint="75" w:fill="FBCEAA" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-6">
+    <w:name w:val="Grid Table 6 Colorful"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent1">
+    <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent2">
+    <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent3">
+    <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent4">
+    <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent5">
+    <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent6">
+    <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-7">
+    <w:name w:val="Grid Table 7 Colorful"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent1">
+    <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent2">
+    <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent3">
+    <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent4">
+    <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent5">
+    <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent6">
+    <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-10">
+    <w:name w:val="List Table 1 Light"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent1">
+    <w:name w:val="List Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent2">
+    <w:name w:val="List Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent3">
+    <w:name w:val="List Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent4">
+    <w:name w:val="List Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent5">
+    <w:name w:val="List Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent6">
+    <w:name w:val="List Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-20">
+    <w:name w:val="List Table 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent1">
+    <w:name w:val="List Table 2 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent2">
+    <w:name w:val="List Table 2 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent3">
+    <w:name w:val="List Table 2 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent4">
+    <w:name w:val="List Table 2 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent5">
+    <w:name w:val="List Table 2 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent6">
+    <w:name w:val="List Table 2 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-30">
+    <w:name w:val="List Table 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent1">
+    <w:name w:val="List Table 3 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent2">
+    <w:name w:val="List Table 3 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent3">
+    <w:name w:val="List Table 3 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent4">
+    <w:name w:val="List Table 3 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent5">
+    <w:name w:val="List Table 3 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent6">
+    <w:name w:val="List Table 3 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-40">
+    <w:name w:val="List Table 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent1">
+    <w:name w:val="List Table 4 - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent2">
+    <w:name w:val="List Table 4 - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent3">
+    <w:name w:val="List Table 4 - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent4">
+    <w:name w:val="List Table 4 - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent5">
+    <w:name w:val="List Table 4 - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent6">
+    <w:name w:val="List Table 4 - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-50">
+    <w:name w:val="List Table 5 Dark"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent1">
+    <w:name w:val="List Table 5 Dark - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent2">
+    <w:name w:val="List Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent3">
+    <w:name w:val="List Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent4">
+    <w:name w:val="List Table 5 Dark - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent5">
+    <w:name w:val="List Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent6">
+    <w:name w:val="List Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-60">
+    <w:name w:val="List Table 6 Colorful"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent1">
+    <w:name w:val="List Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent2">
+    <w:name w:val="List Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent3">
+    <w:name w:val="List Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent4">
+    <w:name w:val="List Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent5">
+    <w:name w:val="List Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent6">
+    <w:name w:val="List Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-70">
+    <w:name w:val="List Table 7 Colorful"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent1">
+    <w:name w:val="List Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent2">
+    <w:name w:val="List Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent3">
+    <w:name w:val="List Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent4">
+    <w:name w:val="List Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent5">
+    <w:name w:val="List Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent6">
+    <w:name w:val="List Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent">
+    <w:name w:val="Lined - Accent"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent1">
+    <w:name w:val="Lined - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent2">
+    <w:name w:val="Lined - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent3">
+    <w:name w:val="Lined - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent4">
+    <w:name w:val="Lined - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent5">
+    <w:name w:val="Lined - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent6">
+    <w:name w:val="Lined - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent">
+    <w:name w:val="Bordered &amp; Lined - Accent"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent1">
+    <w:name w:val="Bordered &amp; Lined - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent2">
+    <w:name w:val="Bordered &amp; Lined - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent3">
+    <w:name w:val="Bordered &amp; Lined - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent4">
+    <w:name w:val="Bordered &amp; Lined - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent5">
+    <w:name w:val="Bordered &amp; Lined - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent6">
+    <w:name w:val="Bordered &amp; Lined - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered">
+    <w:name w:val="Bordered"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent1">
+    <w:name w:val="Bordered - Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent2">
+    <w:name w:val="Bordered - Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent3">
+    <w:name w:val="Bordered - Accent 3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent4">
+    <w:name w:val="Bordered - Accent 4"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent5">
+    <w:name w:val="Bordered - Accent 5"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent6">
+    <w:name w:val="Bordered - Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:pBdr/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:spacing w:val="-10"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Заголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="10"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:spacing w:val="-10"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="754" w:customStyle="1">
-[...29444 lines deleted...]
-    <w:link w:val="898"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="11"/>
-    <w:qFormat/>
-[...7 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="898" w:customStyle="1">
-[...16 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="899">
+  <w:style w:type="paragraph" w:styleId="23">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="720"/>
-[...1 lines deleted...]
-    <w:link w:val="900"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="24"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:before="160"/>
-      <w:ind/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="900" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="24">
     <w:name w:val="Цитата 2 Знак"/>
-    <w:basedOn w:val="730"/>
-    <w:link w:val="899"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="23"/>
     <w:uiPriority w:val="29"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="901">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="720"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
-      <w:pBdr/>
-      <w:spacing/>
       <w:ind w:left="720"/>
-      <w:contextualSpacing w:val="true"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="902">
+  <w:style w:type="character" w:styleId="aa">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="730"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365f91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="903">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="720"/>
-[...1 lines deleted...]
-    <w:link w:val="904"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="ac"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="365f91" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="365f91" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="360" w:before="360"/>
-      <w:ind w:right="864" w:left="864"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365f91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="904" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Выделенная цитата Знак"/>
-    <w:basedOn w:val="730"/>
-    <w:link w:val="903"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ab"/>
     <w:uiPriority w:val="30"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365f91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="905">
+  <w:style w:type="character" w:styleId="ad">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="730"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="365f91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="906">
+  <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="No Spacing"/>
-    <w:basedOn w:val="720"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-  <w:style w:type="character" w:styleId="907">
+  </w:style>
+  <w:style w:type="character" w:styleId="af">
     <w:name w:val="Subtle Emphasis"/>
-    <w:basedOn w:val="730"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="908">
+  <w:style w:type="character" w:styleId="af0">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="730"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="909">
+  <w:style w:type="character" w:styleId="af1">
     <w:name w:val="Strong"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="910">
+  <w:style w:type="character" w:styleId="af2">
     <w:name w:val="Subtle Reference"/>
-    <w:basedOn w:val="730"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:smallCaps/>
-      <w:color w:val="5a5a5a" w:themeColor="text1" w:themeTint="A5"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="911">
+  <w:style w:type="character" w:styleId="af3">
     <w:name w:val="Book Title"/>
-    <w:basedOn w:val="730"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="912">
-[...2 lines deleted...]
-    <w:link w:val="913"/>
+  <w:style w:type="paragraph" w:styleId="af4">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="13"/>
     <w:pPr>
-      <w:pBdr/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4677"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9355"/>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
-      <w:spacing/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="NTTimes/Cyrillic" w:hAnsi="NTTimes/Cyrillic" w:cs="NTTimes/Cyrillic"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="913" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="13">
     <w:name w:val="Верхний колонтитул Знак1"/>
-    <w:basedOn w:val="730"/>
-    <w:link w:val="912"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af4"/>
     <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af5">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="14"/>
     <w:pPr>
-      <w:pBdr/>
-[...9 lines deleted...]
-      <w:pBdr/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4677"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9355"/>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
-      <w:spacing/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="NTTimes/Cyrillic" w:hAnsi="NTTimes/Cyrillic" w:cs="NTTimes/Cyrillic"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="915" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="14">
     <w:name w:val="Нижний колонтитул Знак1"/>
-    <w:basedOn w:val="730"/>
-    <w:link w:val="914"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...7 lines deleted...]
-    <w:basedOn w:val="720"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:pPr>
-      <w:suppressLineNumbers w:val="true"/>
-[...2 lines deleted...]
-      <w:ind/>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="917">
+  <w:style w:type="paragraph" w:styleId="af7">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="720"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="15"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="918" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="15">
     <w:name w:val="Текст сноски Знак1"/>
-    <w:basedOn w:val="730"/>
-    <w:link w:val="917"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="919">
+  <w:style w:type="character" w:styleId="af8">
     <w:name w:val="footnote reference"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="920">
+  <w:style w:type="paragraph" w:styleId="af9">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="720"/>
-    <w:link w:val="921"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="afa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="921" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="afa">
     <w:name w:val="Текст концевой сноски Знак"/>
-    <w:basedOn w:val="730"/>
-    <w:link w:val="920"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="922">
+  <w:style w:type="character" w:styleId="afb">
     <w:name w:val="endnote reference"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="923">
+  <w:style w:type="character" w:styleId="afc">
     <w:name w:val="Hyperlink"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:color w:val="0000ff"/>
+      <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="924">
+  <w:style w:type="character" w:styleId="afd">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="730"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="925">
+  <w:style w:type="paragraph" w:styleId="afe">
     <w:name w:val="TOC Heading"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...5 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="926">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff">
     <w:name w:val="table of figures"/>
-    <w:basedOn w:val="720"/>
-    <w:next w:val="720"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...5 lines deleted...]
-  <w:style w:type="character" w:styleId="927" w:customStyle="1">
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
     <w:name w:val="WW8Num1z0"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="928" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="25">
     <w:name w:val="Основной шрифт абзаца2"/>
-    <w:pPr>
-[...5 lines deleted...]
-  <w:style w:type="character" w:styleId="929" w:customStyle="1">
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
     <w:name w:val="WW8Num2z0"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:caps w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="6"/>
       <w:position w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:val="none"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="930" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z0">
     <w:name w:val="WW8Num3z0"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="931" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z0">
     <w:name w:val="WW8Num4z0"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="932" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z0">
     <w:name w:val="WW8Num7z0"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="933" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z0">
     <w:name w:val="WW8Num8z0"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="934" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z0">
     <w:name w:val="WW8Num9z0"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="935" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z0">
     <w:name w:val="WW8Num10z0"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:caps w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:position w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:val="none"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="936" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z0">
     <w:name w:val="WW8Num11z0"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="937" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="16">
     <w:name w:val="Основной шрифт абзаца1"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-  <w:style w:type="character" w:styleId="938" w:customStyle="1">
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="26">
     <w:name w:val="Основной текст 2 Знак"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="939" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="33">
     <w:name w:val="Основной текст с отступом 3 Знак"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="940" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff0">
     <w:name w:val="Название Знак"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="941" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="17">
     <w:name w:val="Знак примечания1"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="942" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff1">
     <w:name w:val="Текст примечания Знак"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="943" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff2">
     <w:name w:val="Тема примечания Знак"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="944" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff3">
     <w:name w:val="Текст выноски Знак"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="945" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="34">
     <w:name w:val="Основной текст 3 Знак"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="946" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff4">
     <w:name w:val="Основной текст с отступом Знак"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="947" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff5">
     <w:name w:val="Основной текст_"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="948" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff6">
     <w:name w:val="Основной текст + Полужирный"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:position w:val="0"/>
       <w:sz w:val="24"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:vertAlign w:val="baseline"/>
       <w:lang w:val="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="949" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="27">
     <w:name w:val="Основной текст (2) + Не полужирный"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:position w:val="0"/>
       <w:sz w:val="24"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:vertAlign w:val="baseline"/>
       <w:lang w:val="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="950" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff7">
     <w:name w:val="Верхний колонтитул Знак"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="NTTimes/Cyrillic" w:hAnsi="NTTimes/Cyrillic" w:cs="NTTimes/Cyrillic"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="951" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff8">
     <w:name w:val="Нижний колонтитул Знак"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="NTTimes/Cyrillic" w:hAnsi="NTTimes/Cyrillic" w:cs="NTTimes/Cyrillic"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="952" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff9">
     <w:name w:val="Текст сноски Знак"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="953" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="affa">
     <w:name w:val="Символ сноски"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="954" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="18">
     <w:name w:val="Знак сноски1"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="955">
+  <w:style w:type="character" w:styleId="affb">
     <w:name w:val="line number"/>
-    <w:pPr>
-[...5 lines deleted...]
-  <w:style w:type="character" w:styleId="956" w:customStyle="1">
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="affc">
     <w:name w:val="Символ концевой сноски"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="957" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-">
     <w:name w:val="WW-Символ концевой сноски"/>
-    <w:pPr>
-[...5 lines deleted...]
-  <w:style w:type="character" w:styleId="958" w:customStyle="1">
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="19">
     <w:name w:val="Знак концевой сноски1"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="959" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="28">
     <w:name w:val="Заголовок2"/>
-    <w:basedOn w:val="720"/>
-    <w:next w:val="960"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="affd"/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
-[...2 lines deleted...]
-      <w:ind/>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Lucida Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="960">
+  <w:style w:type="paragraph" w:styleId="affd">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="720"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="961">
+  <w:style w:type="paragraph" w:styleId="affe">
     <w:name w:val="List"/>
-    <w:basedOn w:val="960"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:basedOn w:val="affd"/>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="962" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="29">
     <w:name w:val="Указатель2"/>
-    <w:basedOn w:val="720"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
-      <w:suppressLineNumbers w:val="true"/>
-[...2 lines deleted...]
-      <w:ind/>
+      <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="963" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1a">
     <w:name w:val="Заголовок1"/>
-    <w:basedOn w:val="720"/>
-    <w:next w:val="960"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="affd"/>
     <w:pPr>
-      <w:pBdr/>
-[...1 lines deleted...]
-      <w:ind/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="964" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1b">
     <w:name w:val="Название объекта1"/>
-    <w:basedOn w:val="720"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
-      <w:suppressLineNumbers w:val="true"/>
-[...2 lines deleted...]
-      <w:ind/>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="965" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1c">
     <w:name w:val="Указатель1"/>
-    <w:basedOn w:val="720"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
-      <w:suppressLineNumbers w:val="true"/>
-[...2 lines deleted...]
-      <w:ind/>
+      <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
       <w:lang w:val="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="966" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="210">
     <w:name w:val="Основной текст 21"/>
-    <w:basedOn w:val="720"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="967" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="310">
     <w:name w:val="Основной текст с отступом 31"/>
-    <w:basedOn w:val="720"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="120"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="968">
+  <w:style w:type="paragraph" w:styleId="2a">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="720"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
-      <w:pBdr/>
-      <w:spacing/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="969" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1d">
     <w:name w:val="Текст примечания1"/>
-    <w:basedOn w:val="720"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:basedOn w:val="a"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="970">
+  <w:style w:type="paragraph" w:styleId="afff">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="969"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:basedOn w:val="1d"/>
+    <w:next w:val="1d"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="971">
+  <w:style w:type="paragraph" w:styleId="afff0">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="720"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:basedOn w:val="a"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="972" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="311">
     <w:name w:val="Основной текст 31"/>
-    <w:basedOn w:val="720"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="120"/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="973">
+  <w:style w:type="paragraph" w:styleId="afff1">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="720"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
-      <w:pBdr/>
-      <w:spacing/>
       <w:ind w:right="-57" w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="974" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2b">
     <w:name w:val="Основной текст2"/>
-    <w:basedOn w:val="720"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
-      <w:widowControl w:val="false"/>
-[...1 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="ffffff"/>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:before="300" w:line="274" w:lineRule="exact"/>
       <w:ind w:hanging="1140"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="975">
+  <w:style w:type="paragraph" w:styleId="afff2">
     <w:name w:val="Revision"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="NTTimes/Cyrillic" w:hAnsi="NTTimes/Cyrillic" w:cs="NTTimes/Cyrillic"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="976" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afff3">
     <w:name w:val="Колонтитул"/>
-    <w:basedOn w:val="720"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
-      <w:suppressLineNumbers w:val="true"/>
-      <w:pBdr/>
+      <w:suppressLineNumbers/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4819"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9638"/>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
-      <w:spacing/>
-      <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="977" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afff4">
     <w:name w:val="Содержимое таблицы"/>
-    <w:basedOn w:val="720"/>
+    <w:basedOn w:val="a"/>
     <w:pPr>
-      <w:widowControl w:val="false"/>
-[...3 lines deleted...]
-      <w:ind/>
+      <w:widowControl w:val="0"/>
+      <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="978" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afff5">
     <w:name w:val="Заголовок таблицы"/>
-    <w:basedOn w:val="977"/>
+    <w:basedOn w:val="afff4"/>
     <w:pPr>
-      <w:pBdr/>
-[...1 lines deleted...]
-      <w:ind/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="979">
+  <w:style w:type="character" w:styleId="afff6">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="730"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="980">
+  <w:style w:type="paragraph" w:styleId="afff7">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="720"/>
-    <w:link w:val="981"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="1e"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="981" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="1e">
     <w:name w:val="Текст примечания Знак1"/>
-    <w:basedOn w:val="730"/>
-    <w:link w:val="980"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="afff7"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="982" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
     <w:name w:val="fontstyle01"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
-[...8 lines deleted...]
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" name="">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <a:themeElements>
     <a:clrScheme name="">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
@@ -34425,51 +14467,51 @@
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="">
       <a:majorFont>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -34540,57 +14582,61 @@
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
-  <Application>ONLYOFFICE/9.3.1.8</Application>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>1801</Words>
+  <Characters>10271</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <ScaleCrop>0</ScaleCrop>
-[...5 lines deleted...]
-  </TitlesOfParts>
+  <Lines>85</Lines>
+  <Paragraphs>24</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
   <Company/>
-  <LinksUpToDate>0</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>0</HyperlinksChanged>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>12048</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Договор о задатке №____</dc:title>
   <dc:creator>upr12</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1048576</cp:version>
 </cp:coreProperties>
 </file>