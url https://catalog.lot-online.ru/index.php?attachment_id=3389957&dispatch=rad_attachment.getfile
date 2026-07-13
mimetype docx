--- v0 (2026-05-20)
+++ v1 (2026-07-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="04CE7DB0" w14:textId="77777777" w:rsidR="00E62460" w:rsidRDefault="00172435">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>ЗАЯВКА НА УЧАСТИЕ В АУКЦИОНЕ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B8742D" w14:textId="77777777" w:rsidR="00E62460" w:rsidRDefault="00172435">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
@@ -446,96 +446,124 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>контактный телефон __________________, адрес электронной почты ________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AEEA6AB" w14:textId="77777777" w:rsidR="00E62460" w:rsidRDefault="00E62460">
       <w:pPr>
         <w:pStyle w:val="affd"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:ind w:right="-5" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C0611C3" w14:textId="55BE0DAF" w:rsidR="00E62460" w:rsidRDefault="00172435">
+    <w:p w14:paraId="4C0611C3" w14:textId="287A29FE" w:rsidR="00E62460" w:rsidRDefault="00172435">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">принимая решение об участии в аукционе «10» июня 2026 года по продаже:    </w:t>
+        <w:t>принимая решение об участии в аукционе «1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA70CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>» ию</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA70CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">я 2026 года по продаже:    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="007C984F" w14:textId="6D4D5D6D" w:rsidR="00E62460" w:rsidRDefault="00172435">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
@@ -1020,99 +1048,69 @@
         <w:lastRenderedPageBreak/>
         <w:t>Ограничения (обременения) в соответствии с выпиской ЕГРН: не зарегистрированы.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F22665" w14:textId="3ED65C57" w:rsidR="00E62460" w:rsidRDefault="00172435" w:rsidP="002E296A">
       <w:pPr>
         <w:ind w:right="60" w:firstLine="298"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Движимое имущество, указанное в приложении </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> в количестве 56 позиций (далее – Объект 15).</w:t>
+        <w:t>Движимое имущество, указанное в приложении к информационному сообщению в количестве 56 позиций (далее – Объект 15).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="746B0C81" w14:textId="06FBBF64" w:rsidR="00E62460" w:rsidRDefault="00172435" w:rsidP="002E296A">
       <w:pPr>
         <w:ind w:right="60" w:firstLine="298"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Объекты 1-15 располагаются в пределах земельного участка с кадастровым номером 34:34:080139:482, категория земель, к которой отнесен земельный участок: Земли населенных пунктов, адрес: Волгоградская область, г. Волгоград, район Красноармейский, площадью 16395 +/- 45 </w:t>
-[...15 lines deleted...]
-        <w:t>, виды разрешенного использования: для эксплуатации автоколонны, принадлежащего Продавцу на праве аренды сроком с 19.07.1996 по 19.07.2045.</w:t>
+        <w:t>Объекты 1-15 располагаются в пределах земельного участка с кадастровым номером 34:34:080139:482, категория земель, к которой отнесен земельный участок: Земли населенных пунктов, адрес: Волгоградская область, г. Волгоград, район Красноармейский, площадью 16395 +/- 45 кв.м, виды разрешенного использования: для эксплуатации автоколонны, принадлежащего Продавцу на праве аренды сроком с 19.07.1996 по 19.07.2045.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E884611" w14:textId="4703B883" w:rsidR="00E62460" w:rsidRDefault="00172435">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>(далее – Объекты), обязуюсь:</w:t>
       </w:r>
@@ -1394,104 +1392,92 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Настоящим подтверждаю, что я уведомлен о том, что в случае признания торгов несостоявшимися по причине допуска к участию только одного участника, Продавец вправе заключить договор купли-продажи Объектов по начальной цене Лота в течение 10 (десяти) рабочих дней с даты признания торгов несостоявшимися. Заключение договора купли-продажи для такого участника не является обязательным. Оплата цены Объектов производится единственным участником аукциона, за вычетом суммы ранее внесённого задатка, путем безналично</w:t>
-[...5 lines deleted...]
-        <w:t>го перечисления денежных средств на расчетный счет Продавца, указанный в договоре купли-продажи Объекта, в соответствии с условиями такого договора купли-продажи.</w:t>
+        <w:t xml:space="preserve"> Настоящим подтверждаю, что я уведомлен о том, что в случае признания торгов несостоявшимися по причине допуска к участию только одного участника, Продавец вправе заключить договор купли-продажи Объектов по начальной цене Лота в течение 10 (десяти) рабочих дней с даты признания торгов несостоявшимися. Заключение договора купли-продажи для такого участника не является обязательным. Оплата цены Объектов производится единственным участником аукциона, за вычетом суммы ранее внесённого задатка, путем безналичного перечисления денежных средств на расчетный счет Продавца, указанный в договоре купли-продажи Объекта, в соответствии с условиями такого договора купли-продажи.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA13936" w14:textId="77777777" w:rsidR="00E62460" w:rsidRDefault="00E62460">
       <w:pPr>
         <w:ind w:left="-15" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="061CA928" w14:textId="77777777" w:rsidR="00E62460" w:rsidRDefault="00172435">
       <w:pPr>
         <w:ind w:left="-15" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Настоящим подтверждаю, что я уведомлен о том, что в случае уклонения (отказа) Победителя аукциона от заключения договора купли-продажи Объектов по результатам торгов в установленный срок, от оплаты цены Объектов, договор купли-продажи Объектов может быть заключен с участником аукциона, сделавшим предпоследнее предложение по цене Объектов в ходе торгов, в течение 10 (десяти) рабочих дней с даты получения от Организатора торгов уведомления с предложением заключить договор купли-продажи Объектов. Заключение д</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">оговора купли-продажи таким участником не является обязательным. При этом оплата цены Объектов производится участником аукциона, сделавшим предпоследнее предложение по цене Объектов в ходе торгов, в полном объеме путем безналичного перечисления денежных средств на расчетный счет Продавца, указанный в договоре купли-продажи Объектов, в соответствии с условиями такого договора купли-продажи. </w:t>
+        <w:t xml:space="preserve"> Настоящим подтверждаю, что я уведомлен о том, что в случае уклонения (отказа) Победителя аукциона от заключения договора купли-продажи Объектов по результатам торгов в установленный срок, от оплаты цены Объектов, договор купли-продажи Объектов может быть заключен с участником аукциона, сделавшим предпоследнее предложение по цене Объектов в ходе торгов, в течение 10 (десяти) рабочих дней с даты получения от Организатора торгов уведомления с предложением заключить договор купли-продажи Объектов. Заключение договора купли-продажи таким участником не является обязательным. При этом оплата цены Объектов производится участником аукциона, сделавшим предпоследнее предложение по цене Объектов в ходе торгов, в полном объеме путем безналичного перечисления денежных средств на расчетный счет Продавца, указанный в договоре купли-продажи Объектов, в соответствии с условиями такого договора купли-продажи. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14922386" w14:textId="77777777" w:rsidR="00E62460" w:rsidRDefault="00E62460">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="456983CD" w14:textId="77777777" w:rsidR="00E62460" w:rsidRDefault="00172435">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>7.</w:t>
@@ -1726,163 +1712,163 @@
     <w:p w14:paraId="1D2C50B6" w14:textId="77777777" w:rsidR="00E62460" w:rsidRDefault="00172435">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>М.П. "_____" _____________ 20___ г.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E62460">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73655B0B" w14:textId="77777777" w:rsidR="00172435" w:rsidRDefault="00172435">
+    <w:p w14:paraId="2FDFDE8A" w14:textId="77777777" w:rsidR="001D7064" w:rsidRDefault="001D7064">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D5E7369" w14:textId="77777777" w:rsidR="00172435" w:rsidRDefault="00172435">
+    <w:p w14:paraId="70129B41" w14:textId="77777777" w:rsidR="001D7064" w:rsidRDefault="001D7064">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Liberation Sans">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NewsGothic_A.Z_PS">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="392650F6" w14:textId="77777777" w:rsidR="00172435" w:rsidRDefault="00172435">
+    <w:p w14:paraId="6BA0210C" w14:textId="77777777" w:rsidR="001D7064" w:rsidRDefault="001D7064">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33DDC029" w14:textId="77777777" w:rsidR="00172435" w:rsidRDefault="00172435">
+    <w:p w14:paraId="789F798A" w14:textId="77777777" w:rsidR="001D7064" w:rsidRDefault="001D7064">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="02AAB846" w14:textId="77777777" w:rsidR="00E62460" w:rsidRDefault="00172435">
       <w:pPr>
         <w:pStyle w:val="afe"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aff5"/>
         </w:rPr>
@@ -1902,109 +1888,111 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Указанный пункт Заявки только для Претендентов – физических лиц. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A6C0A8D" w14:textId="77777777" w:rsidR="00E62460" w:rsidRDefault="00172435">
       <w:pPr>
         <w:pStyle w:val="afe"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>При оформлении заявки от претендента – юридического лица настоящий пункт подлежит удалению.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E62460"/>
     <w:rsid w:val="00172435"/>
+    <w:rsid w:val="001D7064"/>
     <w:rsid w:val="002E296A"/>
     <w:rsid w:val="00C5025E"/>
+    <w:rsid w:val="00CA70CB"/>
     <w:rsid w:val="00E62460"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="088C643E"/>
   <w15:docId w15:val="{3FE44D35-9FCC-40C5-B291-4A396EB03B12}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13922,51 +13910,51 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afff1">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="afff2">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.auction-house.ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -14170,57 +14158,57 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C50E5C6-5B1D-48DC-92B4-23962BE5BC13}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1758</Words>
-  <Characters>10026</Characters>
+  <Words>1759</Words>
+  <Characters>10027</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>83</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11761</CharactersWithSpaces>
+  <CharactersWithSpaces>11763</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Юхнович Ирина</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>