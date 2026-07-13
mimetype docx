--- v0 (2026-05-20)
+++ v1 (2026-07-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="45D082AB" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00ED35F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B31B6F4" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -104,73 +104,109 @@
         </w:rPr>
         <w:t>принадлежащего частному собственнику</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22723755" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C18F06" w14:textId="60FD23B4" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
+    <w:p w14:paraId="12C18F06" w14:textId="25D126F3" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:after="8"/>
         <w:ind w:left="183" w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Электронный аукцион будет проводиться «10» июня </w:t>
+        <w:t>Электронный аукцион будет проводиться «1</w:t>
+      </w:r>
+      <w:r w:rsidR="001721F9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>» ию</w:t>
+      </w:r>
+      <w:r w:rsidR="001721F9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">г. с 10:00 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2698962C" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
@@ -333,109 +369,140 @@
     </w:p>
     <w:p w14:paraId="31B98CE5" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:after="8"/>
         <w:ind w:left="183" w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Организатор торгов – акционерное общество «РАД-Холдинг» (АО «РАД-Холдинг»). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365F04A2" w14:textId="6B45740D" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
+    <w:p w14:paraId="365F04A2" w14:textId="3B51D440" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Прием заявок осуществляется с «08» апреля 2026 г. с 1</w:t>
       </w:r>
       <w:r w:rsidR="003F2F6B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:00</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">:00 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>по «08» июня 2026 г. до 18:00</w:t>
+        <w:t>по «</w:t>
+      </w:r>
+      <w:r w:rsidR="001721F9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>» ию</w:t>
+      </w:r>
+      <w:r w:rsidR="001721F9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>я 2026 г. до 18:00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764193B7" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:after="8"/>
         <w:ind w:left="981" w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">на электронной торговой площадке АО «РАД» </w:t>
@@ -502,51 +569,51 @@
           </w:rPr>
           <w:t>online.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId19" w:tooltip="http://www.lot-online.ru/" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65949857" w14:textId="1A28A1F9" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
+    <w:p w14:paraId="65949857" w14:textId="6F2B4BC0" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:after="8"/>
         <w:ind w:left="183" w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Задаток должен поступить на счет Оператора</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -564,92 +631,158 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">электронной площадки не позднее                       </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidR="001721F9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>08» июня 2026 г. до 18:00</w:t>
+        <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>» ию</w:t>
+      </w:r>
+      <w:r w:rsidR="001721F9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>я 2026 г. до 18:00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A5384C" w14:textId="5C32950A" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
+    <w:p w14:paraId="10A5384C" w14:textId="3157D98E" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:after="8"/>
         <w:ind w:left="183" w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Определение участников электронного аукциона состоится «09» июня 2026 г. до 18:00. </w:t>
+        <w:t>Определение участников электронного аукциона состоится «</w:t>
+      </w:r>
+      <w:r w:rsidR="001721F9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>» ию</w:t>
+      </w:r>
+      <w:r w:rsidR="001721F9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я 2026 г. до 18:00. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6D644C" w14:textId="14E6B094" w:rsidR="00ED35F1" w:rsidRDefault="00ED35F1">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58AD8349" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:spacing w:after="33" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="430" w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -1336,141 +1469,103 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B3B309A" w14:textId="628207A3" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:right="60" w:firstLine="298"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Движимое имущество, указанное в приложении</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Движимое имущество, указанное в приложении к информационному </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к информационному </w:t>
-[...18 lines deleted...]
-        <w:t>в</w:t>
+        <w:t>сообщениюв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> количестве 56 позиций (далее – Объект 15).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD6364A" w14:textId="149F0422" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14" w:rsidP="003F2F6B">
       <w:pPr>
         <w:ind w:right="60" w:firstLine="298"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>Объекты 1-15 располагаются в пределах земельного участка с кадастровым номером 34:34:080139:482, категория земель, к которой отнесен земельный участок: Земли населенных пунктов, адрес: Волго</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">градская область, г. Волгоград, район Красноармейский, площадью 16395 +/- 45 </w:t>
-[...19 lines deleted...]
-        <w:t>, виды разрешенного использования: для эксплуатации автоколонны, принадлежащего Продавцу на праве аренды сроком с 19.07.1996 по 19.07.2045.</w:t>
+        <w:t>градская область, г. Волгоград, район Красноармейский, площадью 16395 +/- 45 кв.м, виды разрешенного использования: для эксплуатации автоколонны, принадлежащего Продавцу на праве аренды сроком с 19.07.1996 по 19.07.2045.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7328DD52" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14" w:rsidP="003F2F6B">
       <w:pPr>
         <w:ind w:right="60" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
@@ -1482,58 +1577,50 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Начальная цена лота устанавливается в размере 45 000 000 (Сорок пять миллионов) рублей 00 копеек.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Сумма задатка – 4 500 000 (Четыре миллиона пятьсот тысяч) рублей 00 копеек.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BF8B0E" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14" w:rsidP="003F2F6B">
       <w:pPr>
         <w:ind w:right="60" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Шаг аукциона на повышение – 500 000 (Пятьсот тысяч) рублей 00 копеек.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1321C8BE" w14:textId="2C4639BB" w:rsidR="00ED35F1" w:rsidRDefault="00ED35F1">
       <w:pPr>
@@ -1666,51 +1753,51 @@
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://catalog.lot-online.ru/index.php?dispatch=rad_attachment.getfile&amp;attachment_id=2726858&amp;inline=true</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>), Регламентом АО «Российский аукционный дом» О порядке работы с денежными средствами, перечисляемыми в качестве задатка, обеспечительного платежа при проведении электронных торгов по продаже имущества (предприятия) должников в ходе процедур, применяемых в деле о банкротстве, а также имущества частных собственников (далее – Регламент о порядке работы с денежными средствами).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="178A67EA" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00ED35F1">
       <w:pPr>
         <w:spacing w:after="8"/>
         <w:ind w:left="669" w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E898547" w14:textId="2E8D0A7C" w:rsidR="00ED35F1" w:rsidRPr="003F2F6B" w:rsidRDefault="00F32B14">
+    <w:p w14:paraId="5E898547" w14:textId="2E8D0A7C" w:rsidR="00ED35F1" w:rsidRPr="003F2F6B" w:rsidRDefault="00BB302D">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="684"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId25" w:tooltip="https://sales.lot-online.ru/e-auction/media/reglament.pdf" w:history="1"/>
       <w:hyperlink r:id="rId26" w:tooltip="https://sales.lot-online.ru/e-auction/media/reglament.pdf" w:history="1"/>
       <w:hyperlink r:id="rId27" w:tooltip="https://sales.lot-online.ru/e-auction/media/reglament.pdf" w:history="1"/>
       <w:hyperlink r:id="rId28" w:tooltip="https://sales.lot-online.ru/e-auction/media/reglament.pdf" w:history="1"/>
       <w:hyperlink r:id="rId29" w:tooltip="https://sales.lot-online.ru/e-auction/media/reglament.pdf" w:history="1"/>
       <w:hyperlink r:id="rId30" w:tooltip="https://sales.lot-online.ru/e-auction/media/reglament.pdf" w:history="1"/>
       <w:hyperlink r:id="rId31" w:tooltip="http://www.lot-online.ru/" w:history="1"/>
       <w:hyperlink r:id="rId32" w:tooltip="http://www.lot-online.ru/" w:history="1"/>
       <w:hyperlink r:id="rId33" w:tooltip="http://www.lot-online.ru/" w:history="1"/>
       <w:hyperlink r:id="rId34" w:tooltip="http://www.lot-online.ru/" w:history="1"/>
       <w:hyperlink r:id="rId35" w:tooltip="http://www.lot-online.ru/" w:history="1"/>
       <w:hyperlink r:id="rId36" w:tooltip="http://www.lot-online.ru/" w:history="1"/>
       <w:hyperlink r:id="rId37" w:tooltip="http://www.lot-online.ru/" w:history="1"/>
       <w:hyperlink r:id="rId38" w:tooltip="http://www.lot-online.ru/" w:history="1"/>
     </w:p>
     <w:p w14:paraId="230E026E" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRPr="003F2F6B" w:rsidRDefault="00F32B14">
@@ -2193,98 +2280,74 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">свидетельство о постановке на учет в налоговом органе; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48E2BC02" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>документ, подтверждающий полн</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">омочия руководителя юридического лица на осуществление действий от имени юридического лица (копия решения/протокола о назначении/избрании такого лица), в соответствии с которым лицо обладает правом действовать от имени юридического лица без доверенности;  </w:t>
+        <w:t xml:space="preserve">документ, подтверждающий полномочия руководителя юридического лица на осуществление действий от имени юридического лица (копия решения/протокола о назначении/избрании такого лица), в соответствии с которым лицо обладает правом действовать от имени юридического лица без доверенности;  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D5378DC" w14:textId="73D800D9" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>письменное решение соответствующего органа управления Претендента о приобретении Объект</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, если это требуется в соответствии с учредительными документами претендента; </w:t>
+        <w:t xml:space="preserve">письменное решение соответствующего органа управления Претендента о приобретении Объектов, если это требуется в соответствии с учредительными документами претендента; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46506B7C" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>решение об одобрении или о совершении крупной сделки, если требование о необходимости наличия такого решения для совершения крупной сделки установлено законодательством Российской Федерации и (или) учредительными документами Претендента и если для Претендента приобретение имущества и (или) внесение денежных средств в качестве задатка являются крупной сделкой/сделкой с заинтересованностью или информационное письмо о том, что сделка для Претендента не является крупной/сделкой с заинтересованностью;</w:t>
       </w:r>
     </w:p>
@@ -2771,79 +2834,119 @@
         <w:t>БИК 044030653, к/с 30101810500000000653</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33DF7907" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00ED35F1">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F32D2C4" w14:textId="33148D6D" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
+    <w:p w14:paraId="1F32D2C4" w14:textId="5D4F483B" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="718" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Задаток должен поступить на указанный счет не позднее </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>«08» июня 2026 г. до 18:00</w:t>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="001721F9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>» ию</w:t>
+      </w:r>
+      <w:r w:rsidR="001721F9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>я 2026 г. до 18:00</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BCC7F24" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
@@ -2893,67 +2996,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>В платежном документе в графе «назначение платежа» должна содержаться информация: «№ л/с ____________Средства для проведения операций по обеспечению участия в электронных процедурах. НДС не облагается».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6222D816" w14:textId="40A581D0" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Задаток служит обеспечением исполнения обязательства победителя/единственного участника аукциона по заключению договора купли-продажи и оплате приобретенного на аукционе имущества. Задаток возвращается всем Участникам аукциона, кроме победителя/единственного участника в течение 5 (пяти) рабочих дней с даты подведения итогов аукциона. Задаток, перечисленный победителем торгов/ единственным участником засчитывается в сумму платежа по договору купли-продажи Объект</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Задаток служит обеспечением исполнения обязательства победителя/единственного участника аукциона по заключению договора купли-продажи и оплате приобретенного на аукционе имущества. Задаток возвращается всем Участникам аукциона, кроме победителя/единственного участника в течение 5 (пяти) рабочих дней с даты подведения итогов аукциона. Задаток, перечисленный победителем торгов/ единственным участником засчитывается в сумму платежа по договору купли-продажи Объектов. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC8AC24" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="582"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Фактом внесения денежных средств в качестве задатка на участие в аукционе и подачей заявки на участие в аукционе Претендент подтверждает согласие со всеми условиями проведения аукциона и условиями договора о задатке (договора присоединения). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4680CD59" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="567" w:right="60"/>
         <w:jc w:val="both"/>
@@ -3294,59 +3381,51 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">В этом случае Организатор торгов не несет ответственности по возмещению участникам торгов понесенного ими реального ущерба.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A112757" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Организатор торгов вправе, независимо от причин, перенести дату проведения аукциона в любое время до наступления даты его проведения, указанной в настоящем информационном сообщении, а также внести изменения в условия проведения аукциона не позднее чем за 3 (три) дня до даты проведения аукциона, указанной в настоящем информационном сообщении. Надлежащим способом размещения информационного сообщения о переносе даты проведения аукциона или внесении изменений в условия проведения аукциона является его размещени</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">е на электронной площадке www.lot-online.ru. </w:t>
+        <w:t xml:space="preserve">Организатор торгов вправе, независимо от причин, перенести дату проведения аукциона в любое время до наступления даты его проведения, указанной в настоящем информационном сообщении, а также внести изменения в условия проведения аукциона не позднее чем за 3 (три) дня до даты проведения аукциона, указанной в настоящем информационном сообщении. Надлежащим способом размещения информационного сообщения о переносе даты проведения аукциона или внесении изменений в условия проведения аукциона является его размещение на электронной площадке www.lot-online.ru. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F1F2107" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00ED35F1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5842DD03" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -3412,312 +3491,184 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Электронный аукцион проводится на электронной площадке АО «Российский аукционный дом» в день и время, указанные в данном информационном сообщении о проведении аукциона.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3244DD6B" w14:textId="2871E181" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Во время проведения электронного аукциона его Участникам при помощи программно-технических средств электронной площадки обеспечивается доступ к закрытой части электронной площадки, возможность представления предложений по цене Объект</w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Во время проведения электронного аукциона его Участникам при помощи программно-технических средств электронной площадки обеспечивается доступ к закрытой части электронной площадки, возможность представления предложений по цене Объектов.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16EF178F" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Электронный аукцион проводится в режиме реального времени, путем повышения цены первоначального предложения на «шаг аукциона» при помощи программно-технических средств электронной площадки.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D677993" w14:textId="33E4DCA5" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Оператор электронной площадки исключает возможность представления Участником торгов двух и более одинаковых предложений о цене, а также предложение по цене Объект</w:t>
-[...15 lines deleted...]
-        <w:t>, которое не соответствует текущему предложению по цене.</w:t>
+        <w:t>Оператор электронной площадки исключает возможность представления Участником торгов двух и более одинаковых предложений о цене, а также предложение по цене Объектов, которое не соответствует текущему предложению по цене.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35AFF82F" w14:textId="6DF1640E" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Время регистрации электронной площадкой предложения по цене Объект</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> определяется как время получения системой электронной площадки соответствующего предложения по цене и фиксируется с точностью до 1 секунды.</w:t>
+        <w:t>Время регистрации электронной площадкой предложения по цене Объектов определяется как время получения системой электронной площадки соответствующего предложения по цене и фиксируется с точностью до 1 секунды.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AD0FF9C" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>При проведении открытых торгов время проведения торгов определяется в следующем порядке:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEAEA05" w14:textId="60985D2D" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>• если в течение одного часа с момента начала представления предложения о цене не поступило ни одного предложения о цене Объект</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, открытые торги с помощью программно-аппаратных средств электронной площадки завершаются автоматически.                                                           </w:t>
+        <w:t xml:space="preserve">• если в течение одного часа с момента начала представления предложения о цене не поступило ни одного предложения о цене Объектов, открытые торги с помощью программно-аппаратных средств электронной площадки завершаются автоматически.                                                           </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1520C6AB" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">       В этом случае сроком окончания представления предложений является момент завершения торгов.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2572438C" w14:textId="7DE96DC6" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>• в случае поступления предложения о цене Объект</w:t>
-[...63 lines deleted...]
-        <w:t>, открытые торги с помощью программно-аппаратных средств электронной площадки завершаются автоматически.</w:t>
+        <w:t>• в случае поступления предложения о цене Объектов в течение одного часа с момента начала представления предложений время представления предложений о цене Объектов продлевается на тридцать минут с момента представления каждого из предложений. Если в течение тридцати минут после представления последнего предложения о цене Объектов не поступило следующее предложение о цене Объектов, открытые торги с помощью программно-аппаратных средств электронной площадки завершаются автоматически.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B9618E5" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Процедура аукциона в электронной форме проводится путем повышения начальной цены продажи на величину, кратную величине «шага аукциона на повышение», который устанавливается Организатором аукциона в фиксируемой сумме и не изменяется в течение всего электронного аукциона.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3845C429" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
@@ -3730,121 +3681,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ход проведения процедуры аукциона фиксируется оператором электронной площадки в электронном журнале.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678330DC" w14:textId="7F2549A0" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Во время проведения электронных торгов оператор электронной площадки отклоняет предложение о цене Объект</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> в момент его поступления, направив уведомление об отказе в приеме предложения, в случае если: </w:t>
+        <w:t xml:space="preserve">Во время проведения электронных торгов оператор электронной площадки отклоняет предложение о цене Объектов в момент его поступления, направив уведомление об отказе в приеме предложения, в случае если: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EF64B34" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- предложение представлено по истечении срока окончания представления предложений;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39AFD738" w14:textId="54867356" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>- представленное предложение о цене Объект</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> содержит предложение о цене, увеличенное на сумму, не кратную «шагу» аукциона или меньше ранее представленного предложения о цене имущества.</w:t>
+        <w:t>- представленное предложение о цене Объектов содержит предложение о цене, увеличенное на сумму, не кратную «шагу» аукциона или меньше ранее представленного предложения о цене имущества.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29E04434" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Победителем аукциона признается Участник, предложивший наиболее высокую цену.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BA555F6" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
@@ -3876,111 +3795,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Протокол о результатах аукциона подписывается Организатором торгов в день проведения электронного аукциона.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0780F8BF" w14:textId="371C3B31" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Процедура электронного аукциона считается завершенной с момента подписания Организатором аукциона протокола о результатах электронного аукциона, содержащего: цену Объект</w:t>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Процедура электронного аукциона считается завершенной с момента подписания Организатором аукциона протокола о результатах электронного аукциона, содержащего: цену Объектов, предложенную победителем, и удостоверяющего право победителя на заключение договора купли-продажи Объектов.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D377BF" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>После подписания протокола о рез</w:t>
-[...7 lines deleted...]
-        <w:t>ультатах электронного аукциона победителю/единственному участнику электронного аукциона направляется электронное уведомление с приложением данного протокола, а в открытой части электронной площадки размещается информация о завершении электронного аукциона.</w:t>
+        <w:t>После подписания протокола о результатах электронного аукциона победителю/единственному участнику электронного аукциона направляется электронное уведомление с приложением данного протокола, а в открытой части электронной площадки размещается информация о завершении электронного аукциона.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A5DBB7" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>В случае отказа или уклонения победителя /единственного участника аукциона от подписания договора купли-продажи в течение срока, установленного в сообщении о проведении торгов для заключения такого договора, внесенный задаток ему не возвращается.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35EAC2BD" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00ED35F1">
       <w:pPr>
         <w:ind w:left="-15" w:right="60"/>
         <w:jc w:val="both"/>
@@ -4042,67 +3921,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- к участию в аукционе допущен только один Претендент;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="384FD122" w14:textId="5117A1B0" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>- ни один из участников аукциона не сделал предложения по начальной цене Объект</w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>- ни один из участников аукциона не сделал предложения по начальной цене Объектов.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6916D91F" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>В случае признания аукциона несостоявшимся информация об этом размещается в открытой части электронной площадки после оформления Организатором аукциона протокола о признании аукциона несостоявшимся.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9456F3" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
@@ -4183,107 +4046,71 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ПОРЯДОК ЗАКЛЮЧЕНИЯ ДОГОВОРА ПО ИТОГАМ ТОРГОВ: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13509744" w14:textId="12A2C371" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Договор купли-продажи Объект</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> заключается победителем электронного аукциона/единственным участником (Покупателем) с Продавцом в течение 10 (десяти) рабочих дней после подведения итогов аукциона в соответствии с примерной формой, размещенной на сайте www.lot-online.ru в разделе «карточка лота». </w:t>
+        <w:t xml:space="preserve">Договор купли-продажи Объектов заключается победителем электронного аукциона/единственным участником (Покупателем) с Продавцом в течение 10 (десяти) рабочих дней после подведения итогов аукциона в соответствии с примерной формой, размещенной на сайте www.lot-online.ru в разделе «карточка лота». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C7B870" w14:textId="09308C1D" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:right="60" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Courier New" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Оплата цены продажи Объект</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> производится Покупателем за вычетом ранее внесённого задатка в соответствии </w:t>
+        <w:t xml:space="preserve">Оплата цены продажи Объектов производится Покупателем за вычетом ранее внесённого задатка в соответствии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>с условиями договора купли-продажи, форма которого размещена</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> на сайте www.lot-online.ru в разделе «карточка лота».</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Courier New" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4297,265 +4124,107 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Courier New" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>В случае признания аукциона несостоявшимся по причине допуска к участию только одного участника, договор купли-продажи заключае</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> по начальной цене Объектов. </w:t>
+        <w:t xml:space="preserve">В случае признания аукциона несостоявшимся по причине допуска к участию только одного участника, договор купли-продажи заключается с единственным участником аукциона, при этом единственный участник аукциона обязуется заключить договоры купли-продажи Объектов с Продавцом по начальной цене Объектов. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29FB6506" w14:textId="267BE1A5" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>При уклонении (отказе) Покупателя</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>от подписания договора купли-продажи, оплаты покупной цены Объект</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> в установленный срок задаток ему не возвращается. </w:t>
+        <w:t xml:space="preserve">от подписания договора купли-продажи, оплаты покупной цены Объектов в установленный срок задаток ему не возвращается. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C5F63D5" w14:textId="4F01980F" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>В случае уклонения (отказа) победителя аукциона от заключения договора купли-продажи Объект</w:t>
-[...111 lines deleted...]
-        <w:t xml:space="preserve"> в ходе торгов, в полном объеме путем безналичного перечисления денежных средств </w:t>
+        <w:t xml:space="preserve">В случае уклонения (отказа) победителя аукциона от заключения договора купли-продажи Объектов по результатам торгов в установленный срок, от оплаты цены Объектов, участник аукциона, сделавший предпоследнее предложение по цене Объектов в ходе торгов, вправе заключить договор купли-продажи Объектов в течение 10 (десяти) рабочих дней с даты получения от Продавца уведомления с предложением заключить договор купли-продажи Объектов.  При этом оплата цены Объектов производится участником аукциона, сделавшим предпоследнее предложение по цене Объектов в ходе торгов, в полном объеме путем безналичного перечисления денежных средств </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>в соответствии с условиями договора купли-продажи, форма которого размещена сайте www.lot-online.ru в разделе «карточка лота».</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Courier New" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6285B53F" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4600,163 +4269,99 @@
       <w:pPr>
         <w:ind w:left="-15" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Courier New" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Подача документов для государственной регистрации права собственности Покупателя на Объект</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> производится </w:t>
+        <w:t xml:space="preserve">Подача документов для государственной регистрации права собственности Покупателя на Объекты производится </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>в соответствии условиями договора купли-продажи, форма которого размещена на сайте www.lot-online.ru в разделе «карточка лота».</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Courier New" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62FE3502" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00ED35F1">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="582"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D4485D6" w14:textId="2C0C96EA" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="582"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>По вопросам осмотра Объект</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> по итогам торгов обращаться по телефонам Организатора торгов: +</w:t>
+        <w:t>По вопросам осмотра Объектов, ознакомления с документацией по Объектам, заключения договора купли-продажи Объектов по итогам торгов обращаться по телефонам Организатора торгов: +</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(985) 196-99-13</w:t>
@@ -4924,67 +4529,51 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Приложения:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B081647" w14:textId="7A0667B8" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>- выписк</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> из ЕГРН</w:t>
+        <w:t>- выписки из ЕГРН</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CEE1EFC" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14" w:rsidP="003F2F6B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- Перечень движимого имущества</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B86AC01" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00F32B14" w:rsidP="003F2F6B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="60"/>
@@ -5079,204 +4668,204 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62BB33CF" w14:textId="77777777" w:rsidR="00ED35F1" w:rsidRDefault="00ED35F1">
       <w:pPr>
         <w:ind w:left="-12" w:right="27" w:firstLine="24"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00ED35F1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6672FEFD" w14:textId="77777777" w:rsidR="00F32B14" w:rsidRDefault="00F32B14">
+    <w:p w14:paraId="7B04E66E" w14:textId="77777777" w:rsidR="00BB302D" w:rsidRDefault="00BB302D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60C2D53C" w14:textId="77777777" w:rsidR="00F32B14" w:rsidRDefault="00F32B14">
+    <w:p w14:paraId="215F5B75" w14:textId="77777777" w:rsidR="00BB302D" w:rsidRDefault="00BB302D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:panose1 w:val="05010000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Liberation Sans">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NewsGothic_A.Z_PS">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="517C518C" w14:textId="77777777" w:rsidR="00F32B14" w:rsidRDefault="00F32B14">
+    <w:p w14:paraId="6971CCEE" w14:textId="77777777" w:rsidR="00BB302D" w:rsidRDefault="00BB302D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3023C13D" w14:textId="77777777" w:rsidR="00F32B14" w:rsidRDefault="00F32B14">
+    <w:p w14:paraId="36A93D92" w14:textId="77777777" w:rsidR="00BB302D" w:rsidRDefault="00BB302D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DFFC2DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="605AD764"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1276" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1996" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -6131,129 +5720,130 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6687" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1384718910">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1108499883">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1165709404">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1555581615">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1218010090">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00ED35F1"/>
     <w:rsid w:val="00064B4C"/>
+    <w:rsid w:val="001721F9"/>
     <w:rsid w:val="003F2F6B"/>
+    <w:rsid w:val="00BB302D"/>
     <w:rsid w:val="00ED35F1"/>
     <w:rsid w:val="00F32B14"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7E8E218E"/>
   <w15:docId w15:val="{4BE886DF-F357-45E7-9F4C-DC9BC2BD9521}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18188,51 +17778,51 @@
     <w:name w:val="ds-markdown-paragraph"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="afff2">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sales.lot-online.ru/e-auction/media/reglament.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/main?base=LAW;n=72518;fld=134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sales.lot-online.ru/e-auction/media/reglament.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sales.lot-online.ru/e-auction/media/reglament.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lot-online.ru/index.php?dispatch=rad_attachment.getfile&amp;attachment_id=2726858&amp;inline=true" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/main?base=LAW;n=72518;fld=134" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sales.lot-online.ru/e-auction/media/reglament.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sales.lot-online.ru/e-auction/media/reglament.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sales.lot-online.ru/e-auction/media/reglament.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sales.lot-online.ru/e-auction/media/reglament.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sales.lot-online.ru/e-auction/media/reglament.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sales.lot-online.ru/e-auction/media/reglament.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sales.lot-online.ru/e-auction/media/reglament.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lot-online.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -18411,57 +18001,57 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B763EAC5-AA4A-43E5-8F43-D0D660C8D0B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>4902</Words>
-  <Characters>27945</Characters>
+  <Words>4909</Words>
+  <Characters>27983</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>232</Lines>
+  <Lines>233</Lines>
   <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32782</CharactersWithSpaces>
+  <CharactersWithSpaces>32827</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Роман</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>