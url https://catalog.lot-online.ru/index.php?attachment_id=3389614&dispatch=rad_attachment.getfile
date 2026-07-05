--- v0 (2026-05-20)
+++ v1 (2026-07-05)
@@ -456,100 +456,136 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04838">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>контактный телефон __________________, адрес электронной почты ________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AEEA6AB" w14:textId="77777777" w:rsidR="007729B3" w:rsidRPr="00A04838" w:rsidRDefault="007729B3">
       <w:pPr>
         <w:pStyle w:val="affe"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="220" w:lineRule="atLeast"/>
         <w:ind w:right="-5" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="007C984F" w14:textId="1EBAB956" w:rsidR="007729B3" w:rsidRPr="00A04838" w:rsidRDefault="00222E3F">
+    <w:p w14:paraId="007C984F" w14:textId="6E8B8536" w:rsidR="007729B3" w:rsidRPr="00A04838" w:rsidRDefault="00222E3F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04838">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">принимая решение об участии в аукционе «10» июня 2026 года по продаже:                       </w:t>
+        <w:t>принимая решение об участии в аукционе «1</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2A3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04838">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>» ию</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2A3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04838">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я 2026 года по продаже:                       </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44AF81BB" w14:textId="77777777" w:rsidR="00163E90" w:rsidRPr="00163E90" w:rsidRDefault="00163E90" w:rsidP="00163E90">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00163E90">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Объект 1: </w:t>
       </w:r>
       <w:r w:rsidRPr="00163E90">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1050,71 +1086,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00163E90">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Объект 9: Здание </w:t>
       </w:r>
       <w:r w:rsidRPr="00163E90">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>с кадастровым номером 34:34:080137:1823, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 483.7  кв.м., назначение: нежилое, наименование: Корпус пескоструйной обработки (лит. Р) с калориферной (</w:t>
-[...19 lines deleted...]
-        <w:t>1).</w:t>
+        <w:t>с кадастровым номером 34:34:080137:1823, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 483.7  кв.м., назначение: нежилое, наименование: Корпус пескоструйной обработки (лит. Р) с калориферной (лит.Р1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4299F6" w14:textId="77777777" w:rsidR="00163E90" w:rsidRPr="00163E90" w:rsidRDefault="00163E90" w:rsidP="00163E90">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00163E90">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00163E90">
         <w:rPr>
@@ -1417,148 +1433,82 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00163E90">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Объекты 1, 4, 12, 14 располагаются в пределах земельного участка с кадастровым номером 34:34:080137:134, категория земель, к которой отнесен земельный участок: Земли населенных пунктов, адрес: Местоположение установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: обл. Волгоградская, г. Волго</w:t>
       </w:r>
       <w:r w:rsidRPr="00163E90">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">град, ул. им. Моцарта, 1, площадью 8599 +/- 32 </w:t>
-[...21 lines deleted...]
-        <w:t>, Декларированная площадь, виды разрешенного использования: занимаемый производственной базой, принадлежащего Доверителю на праве а</w:t>
+        <w:t>град, ул. им. Моцарта, 1, площадью 8599 +/- 32 кв.м, Декларированная площадь, виды разрешенного использования: занимаемый производственной базой, принадлежащего Доверителю на праве а</w:t>
       </w:r>
       <w:r w:rsidRPr="00163E90">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">ренды сроком с </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> 21.11.2030. </w:t>
+        <w:t xml:space="preserve">ренды сроком с 21.11.2005  по 21.11.2030. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6330FFD4" w14:textId="77777777" w:rsidR="00163E90" w:rsidRPr="00163E90" w:rsidRDefault="00163E90" w:rsidP="00163E90">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00163E90">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Объекты 2,3,5,6,7,8,9,10,11,13 располагаются в пределах земельного участка с кадастровым номером 34:34:080137:135, категория земель, к которой отнесен земельный участок: Земли населенных пунктов, адрес: Местоположение установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: обл. Волгоградская, г. Волгоград, ул. им. Моцарта, 1, площадью 8599 +/- 32 </w:t>
-[...21 lines deleted...]
-        <w:t>, Декларированная площадь, виды разрешенного использования: занимаемый производственной базой, принадлежащего Доверителю на праве а</w:t>
+        <w:t>Объекты 2,3,5,6,7,8,9,10,11,13 располагаются в пределах земельного участка с кадастровым номером 34:34:080137:135, категория земель, к которой отнесен земельный участок: Земли населенных пунктов, адрес: Местоположение установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: обл. Волгоградская, г. Волгоград, ул. им. Моцарта, 1, площадью 8599 +/- 32 кв.м, Декларированная площадь, виды разрешенного использования: занимаемый производственной базой, принадлежащего Доверителю на праве а</w:t>
       </w:r>
       <w:r w:rsidRPr="00163E90">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">ренды сроком с 21.11.2005 по 21.11.2030. </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk173159162"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5CF4CC85" w14:textId="1165A9BC" w:rsidR="007729B3" w:rsidRPr="00A04838" w:rsidRDefault="00222E3F" w:rsidP="00B47261">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -2309,163 +2259,162 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04838">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>М.П. "_____" _____________ 20___ г.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007729B3" w:rsidRPr="00A04838">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B3AC4A3" w14:textId="77777777" w:rsidR="00CC6848" w:rsidRDefault="00CC6848">
+    <w:p w14:paraId="348C25AB" w14:textId="77777777" w:rsidR="00194469" w:rsidRDefault="00194469">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C892175" w14:textId="77777777" w:rsidR="00CC6848" w:rsidRDefault="00CC6848">
+    <w:p w14:paraId="7ED58691" w14:textId="77777777" w:rsidR="00194469" w:rsidRDefault="00194469">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Liberation Sans">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NewsGothic_A.Z_PS">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AD5C7A8" w14:textId="77777777" w:rsidR="00CC6848" w:rsidRDefault="00CC6848">
+    <w:p w14:paraId="3055B545" w14:textId="77777777" w:rsidR="00194469" w:rsidRDefault="00194469">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C6A20F7" w14:textId="77777777" w:rsidR="00CC6848" w:rsidRDefault="00CC6848">
+    <w:p w14:paraId="25246B6F" w14:textId="77777777" w:rsidR="00194469" w:rsidRDefault="00194469">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="02AAB846" w14:textId="77777777" w:rsidR="007729B3" w:rsidRDefault="00222E3F">
       <w:pPr>
         <w:pStyle w:val="aff"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aff6"/>
         </w:rPr>
@@ -2487,76 +2436,78 @@
         </w:rPr>
         <w:t xml:space="preserve">Указанный пункт Заявки только для Претендентов – физических лиц. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A6C0A8D" w14:textId="77777777" w:rsidR="007729B3" w:rsidRDefault="00222E3F">
       <w:pPr>
         <w:pStyle w:val="aff"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>При оформлении заявки от претендента – юридического лица настоящий пункт подлежит удалению.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007729B3"/>
     <w:rsid w:val="00090A88"/>
     <w:rsid w:val="00163E90"/>
+    <w:rsid w:val="00194469"/>
+    <w:rsid w:val="00194AE3"/>
     <w:rsid w:val="00222E3F"/>
     <w:rsid w:val="00225BD3"/>
+    <w:rsid w:val="005B2A3F"/>
     <w:rsid w:val="007729B3"/>
     <w:rsid w:val="00830383"/>
     <w:rsid w:val="00887FBA"/>
     <w:rsid w:val="008B61EF"/>
     <w:rsid w:val="00922CDF"/>
     <w:rsid w:val="00A04838"/>
     <w:rsid w:val="00B0433C"/>
     <w:rsid w:val="00B47261"/>
     <w:rsid w:val="00BE639E"/>
     <w:rsid w:val="00CC6848"/>
     <w:rsid w:val="00D821D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>