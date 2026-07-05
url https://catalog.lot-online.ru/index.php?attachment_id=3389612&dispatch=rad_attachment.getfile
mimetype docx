--- v0 (2026-05-20)
+++ v1 (2026-07-05)
@@ -83,95 +83,134 @@
         </w:rPr>
         <w:t xml:space="preserve">по продаже недвижимого имущества, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F4202CC" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>принадлежащего частному собственнику</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22723755" w14:textId="2E4F158E" w:rsidR="00665556" w:rsidRDefault="00665556">
+    <w:p w14:paraId="22723755" w14:textId="5C0D322A" w:rsidR="00665556" w:rsidRDefault="00665556" w:rsidP="00950CA3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="60"/>
-        <w:jc w:val="center"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="12C18F06" w14:textId="33BA12E0" w:rsidR="00665556" w:rsidRDefault="00421483">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12C18F06" w14:textId="1FA82796" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:after="8"/>
         <w:ind w:left="183" w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Электронный аукцион будет проводиться </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">10 июня 2026 </w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00950CA3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ию</w:t>
+      </w:r>
+      <w:r w:rsidR="00950CA3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я 2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">г. с 10:00 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2698962C" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:after="8"/>
         <w:ind w:left="183" w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -324,102 +363,142 @@
     </w:p>
     <w:p w14:paraId="31B98CE5" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:after="8"/>
         <w:ind w:left="183" w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Организатор торгов – акционерное общество «РАД-Холдинг» (АО «РАД-Холдинг»). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365F04A2" w14:textId="73CC0256" w:rsidR="00665556" w:rsidRDefault="00421483">
+    <w:p w14:paraId="365F04A2" w14:textId="311C5D08" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Прием заявок осуществляется с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>13:00 «0</w:t>
       </w:r>
       <w:r w:rsidR="00302EB8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>» апреля 2026 г. по «08» июня 2026 г. до 18:00</w:t>
+        <w:t>» апреля 2026 г. по «</w:t>
+      </w:r>
+      <w:r w:rsidR="00950CA3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>» ию</w:t>
+      </w:r>
+      <w:r w:rsidR="00950CA3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>я 2026 г. до 18:00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764193B7" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:after="8"/>
         <w:ind w:left="981" w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">на электронной торговой площадке АО «РАД» </w:t>
@@ -486,164 +565,213 @@
           </w:rPr>
           <w:t>online.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId19" w:tooltip="http://www.lot-online.ru/" w:history="1">
         <w:r w:rsidR="00665556">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65949857" w14:textId="7A40ADE4" w:rsidR="00665556" w:rsidRDefault="00421483">
+    <w:p w14:paraId="65949857" w14:textId="01A52189" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:after="8"/>
         <w:ind w:left="183" w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Задаток должен поступить на счет Оператора</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">электронной площадки не позднее                       </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">электронной площадки не позднее                          </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidR="00950CA3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">08» июня 2026 </w:t>
+        <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>» ию</w:t>
+      </w:r>
+      <w:r w:rsidR="00950CA3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">г. 18:00. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A5384C" w14:textId="4853386A" w:rsidR="00665556" w:rsidRDefault="00421483">
+    <w:p w14:paraId="10A5384C" w14:textId="76AEF10C" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:after="8"/>
         <w:ind w:left="183" w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Определение участников электронного аукциона состоится «</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00950CA3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">09» июня 2026 </w:t>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>» ию</w:t>
+      </w:r>
+      <w:r w:rsidR="00950CA3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я 2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">г. в 18:00. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6D644C" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00665556">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58AD8349" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
@@ -782,1508 +910,793 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Объект 1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Здание </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>с кадастровым номером 34:34:080137:1614, количество этажей:1 , в том числе подземных этажей: 0, адрес: обл. Волгоградская, г. Волгоград, ул. им Моцарта, д. 1, площадью 258.3 кв.м., назначение: нежилое, наименование: склад баллонов</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>с кадастровым номером 34:34:080137:1614, количество этажей:1 , в том числе подземных этажей: 0, адрес: обл. Волгоградская, г. Волгоград, ул. им Моцарта, д. 1, площадью 258.3 кв.м., назначение: нежилое, наименование: склад баллонов.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03F85FFD" w14:textId="52B96655" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Обременения (ограничения) Объекта 1</w:t>
-[...44 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Обременения (ограничения) Объекта 1: согласно выписке из ЕГРН;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A872328" w14:textId="2D97A505" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Объект 2: Здание </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>с кадастровым номером 34:34:080137:1615, количество этажей:2 , в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 482.4 кв.м., назначение: нежилое, наименование: участок гибки труб</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>с кадастровым номером 34:34:080137:1615, количество этажей:2 , в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 482.4 кв.м., назначение: нежилое, наименование: участок гибки труб.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D5CA2DA" w14:textId="2DA27800" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Обременения (ограничения) Объекта 2</w:t>
-[...44 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Обременения (ограничения) Объекта 2: согласно выписке из ЕГРН;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E05F8F" w14:textId="4CE260E8" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Объект 3: Здание </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>с кадастровым номером 34:34:080137:1616, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 1535.1 кв.м., назначение: нежилое, наименование: токарный цех и цех по производству электродов с пристройкой</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>с кадастровым номером 34:34:080137:1616, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 1535.1 кв.м., назначение: нежилое, наименование: токарный цех и цех по производству электродов с пристройкой.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BBECD09" w14:textId="23AC7402" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Обременения (ограничения) Объекта 3</w:t>
-[...44 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Обременения (ограничения) Объекта 3: согласно выписке из ЕГРН;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71CCB52C" w14:textId="29EB2E65" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Объект 4: Здание </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>с кадастровым номером 34:34:080137:1618 количество этажей:1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 2566.7 кв.м., назначение: нежилое, наименование: механизированный склад</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>с кадастровым номером 34:34:080137:1618 количество этажей:1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 2566.7 кв.м., назначение: нежилое, наименование: механизированный склад.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EC467B4" w14:textId="63742C31" w:rsidR="00665556" w:rsidRDefault="00421483" w:rsidP="00302EB8">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Обременения (ограничения) Объекта 4</w:t>
-[...44 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Обременения (ограничения) Объекта 4: согласно выписке из ЕГРН;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCB408E" w14:textId="7AD03355" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Объект 5: Здание </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>с кадастровым номером 34:34:080137:1621, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 207.3 кв.м., назначение: нежилое, наименование: теплопункт</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>с кадастровым номером 34:34:080137:1621, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 207.3 кв.м., назначение: нежилое, наименование: теплопункт.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23784B19" w14:textId="204E346C" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Обременения (ограничения) Объекта 5</w:t>
-[...44 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Обременения (ограничения) Объекта 5: согласно выписке из ЕГРН;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E5CACF" w14:textId="733DE67A" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Объект 6: Здание </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>с кадастровым номером 34:34:080137:1625, количество этажей: 3, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 2563.6 кв.м., назначение: нежилое, наименование: административно-бытовой корпус</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>с кадастровым номером 34:34:080137:1625, количество этажей: 3, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 2563.6 кв.м., назначение: нежилое, наименование: административно-бытовой корпус.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25A5EE4E" w14:textId="200CE2DF" w:rsidR="00665556" w:rsidRDefault="00421483" w:rsidP="00302EB8">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Обременения (ограничения) Объекта 6</w:t>
-[...44 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Обременения (ограничения) Объекта 6: согласно выписке из ЕГРН;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B3FFBA" w14:textId="29684B85" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Объект 7: Здание </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>с кадастровым номером 34:34:080137:1626, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 344.4 кв.м., назначение: нежилое, наименование: компрессорная</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>с кадастровым номером 34:34:080137:1626, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 344.4 кв.м., назначение: нежилое, наименование: компрессорная.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28A8E629" w14:textId="4216918B" w:rsidR="00665556" w:rsidRDefault="00421483" w:rsidP="00302EB8">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Обременения (ограничения) Объекта 7</w:t>
-[...44 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Обременения (ограничения) Объекта 7: согласно выписке из ЕГРН;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72927FB1" w14:textId="76DA6778" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Объект 8: Здание </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>с кадастровым номером 34:34:080137:1627, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 6798 кв.м., назначение: нежилое, наименование: производственный корпус</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>с кадастровым номером 34:34:080137:1627, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 6798 кв.м., назначение: нежилое, наименование: производственный корпус.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3533DF82" w14:textId="25F8F521" w:rsidR="00665556" w:rsidRDefault="00421483" w:rsidP="00302EB8">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Обременения (ограничения) Объекта 8</w:t>
-[...44 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Обременения (ограничения) Объекта 8: согласно выписке из ЕГРН;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22125811" w14:textId="5AE0C3D6" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Объект 9: Здание </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>с кадастровым номером 34:34:080137:1823, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 483.7  кв.м., назначение: нежилое, наименование: Корпус пескоструйной обработки (лит. Р) с калориферной (</w:t>
-[...25 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>с кадастровым номером 34:34:080137:1823, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 483.7  кв.м., назначение: нежилое, наименование: Корпус пескоструйной обработки (лит. Р) с калориферной (лит.Р1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34C955D9" w14:textId="7BC5C234" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Обременения (ограничения) Объекта 9</w:t>
-[...44 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Обременения (ограничения) Объекта 9: согласно выписке из ЕГРН;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AEF3F39" w14:textId="6CB84072" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Объект 10: Здание </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>с кадастровым номером 34:34:080137:1826, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 39 кв.м., назначение: нежилое, наименование: проходная</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>с кадастровым номером 34:34:080137:1826, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 39 кв.м., назначение: нежилое, наименование: проходная.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="37593BEF" w14:textId="738D437B" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Обременения (ограничения) Объекта 10</w:t>
-[...44 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Обременения (ограничения) Объекта 10: согласно выписке из ЕГРН;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="755D0B93" w14:textId="0D62BF72" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Объект 11: Здание </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>с кадастровым номером 34:34:080137:1827, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 59 кв.м., назначение: нежилое, наименование: канализационная станция</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>с кадастровым номером 34:34:080137:1827, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 59 кв.м., назначение: нежилое, наименование: канализационная станция.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D91F8BF" w14:textId="20573256" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Обременения (ограничения) Объекта 11</w:t>
-[...44 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Обременения (ограничения) Объекта 11: согласно выписке из ЕГРН;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3400720E" w14:textId="4C32D061" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Объект 12: Здание </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>с кадастровым номером 34:34:080137:1828, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 28.3 кв.м., назначение: нежилое, наименование: хранилище изотопов</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>с кадастровым номером 34:34:080137:1828, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 28.3 кв.м., назначение: нежилое, наименование: хранилище изотопов.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1024658C" w14:textId="5470E97C" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Обременения (ограничения) Объекта 12</w:t>
-[...44 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Обременения (ограничения) Объекта 12: согласно выписке из ЕГРН;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5852E5" w14:textId="0ABA287F" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Объект 13: Здание </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>с кадастровым номером 34:34:080137:1825, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 108 кв.м., назначение: нежилое, наименование: трансформаторная подстанция</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>с кадастровым номером 34:34:080137:1825, количество этажей: 1, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 108 кв.м., назначение: нежилое, наименование: трансформаторная подстанция.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A710D61" w14:textId="22B03993" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Обременения (ограничения) Объекта 13</w:t>
-[...44 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Обременения (ограничения) Объекта 13: согласно выписке из ЕГРН;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E1B3B8C" w14:textId="5D9D8109" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Объект 14: Здание </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>с кадастровым номером 34:34:080137:1624, количество этажей: 2, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 27.9  кв.м., назначение: нежилое, наименование: здание проходной</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>с кадастровым номером 34:34:080137:1624, количество этажей: 2, в том числе подземных этажей: 0, адрес: Волгоградская область, г. Волгоград, ул. им Моцарта, д. 1, площадью 27.9  кв.м., назначение: нежилое, наименование: здание проходной.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C8469F" w14:textId="7EF79D0E" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Объекты 1, 4</w:t>
       </w:r>
       <w:r w:rsidR="00C32429">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2291,148 +1704,79 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="00C32429">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">располагаются в пределах земельного участка с кадастровым номером 34:34:080137:134, категория земель, к которой отнесен земельный участок: Земли населенных пунктов, адрес: Местоположение установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: обл. Волгоградская, г. Волгоград, ул. им. Моцарта, 1, площадью 8599 +/- 32 </w:t>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>располагаются в пределах земельного участка с кадастровым номером 34:34:080137:134, категория земель, к которой отнесен земельный участок: Земли населенных пунктов, адрес: Местоположение установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: обл. Волгоградская, г. Волгоград, ул. им. Моцарта, 1, площадью 8599 +/- 32 кв.м, Декларированная площадь, виды разрешенного использования: занимаемый производственной базой, принадлежащего Доверителю на праве а</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">ренды сроком </w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> 21.11.2030. </w:t>
+        <w:t xml:space="preserve">ренды сроком с 21.11.2005  по 21.11.2030. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F4A16A7" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Объекты 2,3,5,6,7,8,9,10,11,13 располагаются в пределах земельного участка с кадастровым номером 34:34:080137:135, категория земель, к которой отнесен земельный участок: Земли населенных пунктов, адрес: Местоположение установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: обл. Волгоградская, г. Волгоград, ул. им. Моцарта, 1, площадью 8599 +/- 32 </w:t>
-[...19 lines deleted...]
-        <w:t>, Декларированная площадь, виды разрешенного использования: занимаемый производственной базой, принадлежащего Доверителю на праве а</w:t>
+        <w:t>Объекты 2,3,5,6,7,8,9,10,11,13 располагаются в пределах земельного участка с кадастровым номером 34:34:080137:135, категория земель, к которой отнесен земельный участок: Земли населенных пунктов, адрес: Местоположение установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: обл. Волгоградская, г. Волгоград, ул. им. Моцарта, 1, площадью 8599 +/- 32 кв.м, Декларированная площадь, виды разрешенного использования: занимаемый производственной базой, принадлежащего Доверителю на праве а</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">ренды сроком с 21.11.2005 по 21.11.2030. </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk173159162"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="03CE0620" w14:textId="23FA5966" w:rsidR="00665556" w:rsidRDefault="00665556">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -2507,161 +1851,119 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- Начальная цена Объекта 2: 4 000 849 (Четыре миллиона восемьсот сорок девять) рублей 00 копеек, в том числе НДС 22% — 721 792,93 руб.;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77EEF02B" w14:textId="5F5EF194" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>- Начальная цена Объекта 3: 17 041 562 (Семнадцать миллионов сорок одна тысяча пятьсот шестьдесят два) рубля 00 копеек, в том числе НДС 22% — </w:t>
-[...6 lines deleted...]
-        <w:t>3 073 097,38 руб.;</w:t>
+        <w:t>- Начальная цена Объекта 3: 17 041 562 (Семнадцать миллионов сорок одна тысяча пятьсот шестьдесят два) рубля 00 копеек, в том числе НДС 22% — 3 073 097,38 руб.;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="248089A0" w14:textId="586693A1" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>- Начальная цена Объекта 4: 21 278 060 (Двадцать один миллион двести семьдесят восемь тысяч шестьдесят) рублей 00 копеек, в том числе НДС 22% — </w:t>
-[...6 lines deleted...]
-        <w:t>3 837 469,67 руб.;</w:t>
+        <w:t>- Начальная цена Объекта 4: 21 278 060 (Двадцать один миллион двести семьдесят восемь тысяч шестьдесят) рублей 00 копеек, в том числе НДС 22% — 3 837 469,67 руб.;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722C7718" w14:textId="24930E72" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">- Начальная цена Объекта 5: 3 892 168 (Три миллиона восемьсот девяносто две </w:t>
-[...13 lines deleted...]
-        <w:t>701 870,36 руб.;</w:t>
+        <w:t>- Начальная цена Объекта 5: 3 892 168 (Три миллиона восемьсот девяносто две тысячи сто шестьдесят восемь) рублей 00 копеек, в том числе НДС 22% — 701 870,36 руб.;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE1C7DC" w14:textId="472748FF" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>- Начальная цена Объекта 6: 39 328 015 (Тридцать девять миллионов триста двадцать восемь тысяч пятнадцать) рублей 00 копеек, в том числе НДС 22% — </w:t>
-[...6 lines deleted...]
-        <w:t>7 092 368,44 руб.;</w:t>
+        <w:t>- Начальная цена Объекта 6: 39 328 015 (Тридцать девять миллионов триста двадцать восемь тысяч пятнадцать) рублей 00 копеек, в том числе НДС 22% — 7 092 368,44 руб.;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26BD0B61" w14:textId="389DF6B8" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>- Начальная цена Объекта 7: 4 307 481 (Четыре миллиона триста семь тысяч четыреста восемьдесят один) рубль 00 копеек, в том числе НДС 22% — </w:t>
-[...6 lines deleted...]
-        <w:t>776 910,33 руб.;</w:t>
+        <w:t>- Начальная цена Объекта 7: 4 307 481 (Четыре миллиона триста семь тысяч четыреста восемьдесят один) рубль 00 копеек, в том числе НДС 22% — 776 910,33 руб.;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D6A5484" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- Начальная цена Объекта 8: 49 868 214 (Сорок девять миллионов восемьсот шестьдесят восемь тысяч двести четырнадцать) рублей 00 копеек, в том числе    НДС 22% — 8 996 406,89 руб.;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33392259" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="-57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -3647,159 +2949,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае, если от имени Претендента действует его уполномоченный представитель, к заявке Претендента должна быть приложена копия доверенности, оформленной в установленном законодательством РФ порядке. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1490A2" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Допустимые форматы загружаемых файлов: </w:t>
-[...107 lines deleted...]
-        <w:t xml:space="preserve">. Загружаемые файлы подписываются электронной подписью Претендента. </w:t>
+        <w:t xml:space="preserve">Допустимые форматы загружаемых файлов: doc, docx, pdf, gif, jpg, jpeg. Загружаемые файлы подписываются электронной подписью Претендента. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11FD756A" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">После окончания срока приема заявок на участие в торгах, указанного в настоящем информационном сообщении, заявки на участие в аукционе не принимаются.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="438E1FD3" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
@@ -4018,79 +3212,109 @@
         <w:t>БИК 044030653, к/с 30101810500000000653</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33DF7907" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00665556">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F32D2C4" w14:textId="30D71304" w:rsidR="00665556" w:rsidRDefault="00421483">
+    <w:p w14:paraId="1F32D2C4" w14:textId="625ECB47" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="718" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Задаток должен поступить на указанный счет не позднее </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00950CA3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">08 июня 2026 </w:t>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ию</w:t>
+      </w:r>
+      <w:r w:rsidR="00950CA3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я 2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>года</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BCC7F24" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
@@ -4273,69 +3497,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">К участию в торгах допускаются Претенденты, представившие заявки на участие в электронном аукционе и прилагаемые к ним документы, которые соответствуют требованиям, установленным законодательством и информационным сообщением о проведении торгов, и перечислившие задаток в порядке и размере, указанном в договоре о задатке и информационном сообщении.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B6CB710" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Указанные документы в части их оформления и содержания должны соответствовать требованиям законодательства Российской Федерации. Представленные иностранными юридическими лицами документы должны быть легализованы, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> и иметь надлежащим образом, заверенный перевод на русский язык.</w:t>
+        <w:t>Указанные документы в части их оформления и содержания должны соответствовать требованиям законодательства Российской Федерации. Представленные иностранными юридическими лицами документы должны быть легализованы, апостилированы и иметь надлежащим образом, заверенный перевод на русский язык.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14B7E1D8" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:left="-15" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Документы, содержащие помарки, подчистки, исправления и т.п., не рассматриваются.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D5FC6DA" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:left="567" w:right="60"/>
         <w:jc w:val="both"/>
@@ -4525,59 +3731,51 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">В этом случае Организатор торгов не несет ответственности по возмещению участникам торгов понесенного ими реального ущерба.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A112757" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Организатор торгов вправе, независимо от причин, перенести дату проведения аукциона в любое время до наступления даты его проведения, указанной в настоящем информационном сообщении, а также внести изменения в условия проведения аукциона не позднее чем за 3 (три) дня до даты проведения аукциона, указанной в настоящем информационном сообщении. Надлежащим способом размещения информационного сообщения о переносе даты проведения аукциона или внесении изменений в условия проведения аукциона является его размещени</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">е на электронной площадке www.lot-online.ru. </w:t>
+        <w:t xml:space="preserve">Организатор торгов вправе, независимо от причин, перенести дату проведения аукциона в любое время до наступления даты его проведения, указанной в настоящем информационном сообщении, а также внести изменения в условия проведения аукциона не позднее чем за 3 (три) дня до даты проведения аукциона, указанной в настоящем информационном сообщении. Надлежащим способом размещения информационного сообщения о переносе даты проведения аукциона или внесении изменений в условия проведения аукциона является его размещение на электронной площадке www.lot-online.ru. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F1F2107" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00665556">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5842DD03" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -5119,111 +4317,100 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>В случае признания аукциона несостоявшимся информация об этом размещается в открытой части электронной площадки после оформления Организатором аукциона протокола о признании аукциона несостоявшимся.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D8917D1" w14:textId="2C3AD771" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В случае технического сбоя системы электронных торгов (СЭТ) проведение аукциона может быть приостановлено до устранения причин технического сбоя, о чем Организатор аукциона информирует участников аукциона посредством направления уведомления в «личный кабинет» и на электронный адрес каждого участника аукциона, указанный при регистрации на электронной торговой площадке. Данная информация также размещается на сайтах: www.auction-house.ru и </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>В случае технического сбоя системы электронных торгов (СЭТ) проведение аукциона может быть приостановлено до устранения причин технического сбоя, о чем Организатор аукциона информирует участников аукциона посредством направления уведомления в «личный кабинет» и на электронный адрес каждого участника аукциона, указанный при регистрации на электронной торговой площадке. Данная информация также размещается на сайтах: www.auction-house.ru и www.lot-online.ru .</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2F636619" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="1789" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ПОРЯДОК ЗАКЛЮЧЕНИЯ ДОГОВОРА ПО ИТОГАМ ТОРГОВ: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13509744" w14:textId="6E19D917" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Договор купли-продажи Объектов заключается победителем электронного аукциона/единственным участником (Покупателем) с Продавцом в течение 10 (десяти) рабочих дней после подведения итогов аукциона в соответствии с примерной формой, размещенной на сайте www.lot-online.ru в разделе «карточка лота». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C7B870" w14:textId="29914E9D" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:right="60" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:ins w:id="4" w:author="RAD_HOLDING" w:date="2026-03-30T12:37:00Z"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Оплата цены продажи Объектов производится Покупателем за вычетом ранее внесённого задатка в соответствии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>с условиями договора купли-продажи, форма которого размещена</w:t>
@@ -5262,51 +4449,60 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Для единственного участника торгов заключение договора купли-продажи является обязательным.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>При этом задаток, внесенный единственным участником аукциона, ему не возвращается и засчитывается в счет оплаты цены Лота.</w:t>
+        <w:t xml:space="preserve">При этом задаток, внесенный единственным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>участником аукциона, ему не возвращается и засчитывается в счет оплаты цены Лота.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29FB6506" w14:textId="6C074109" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>При уклонении (отказе) Покупателя</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -5318,59 +4514,51 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">от подписания договора купли-продажи, оплаты покупной цены Объектов в установленный срок задаток ему не возвращается. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C5F63D5" w14:textId="7914D6F6" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:left="-15" w:right="60" w:firstLine="724"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>В случае уклонения (отказа) победителя аукциона от заключения договора купли-продажи Объектов по результатам торгов в установленный срок, от оплаты цены Объектов, участник аукциона, сделавший предпоследнее предложение по цене Объектов в ходе торгов, вправе заключить договор купли-продажи Объектов в течение 10 (десяти) рабочих дней с даты получения от Продавца уведомления с предложением заключить договор купли-продажи Объектов. При этом оплата цены Объектов производится участником аукциона, сделавшим предпос</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">леднее предложение по цене Объектов в ходе торгов, в полном объеме путем безналичного перечисления денежных средств </w:t>
+        <w:t xml:space="preserve">В случае уклонения (отказа) победителя аукциона от заключения договора купли-продажи Объектов по результатам торгов в установленный срок, от оплаты цены Объектов, участник аукциона, сделавший предпоследнее предложение по цене Объектов в ходе торгов, вправе заключить договор купли-продажи Объектов в течение 10 (десяти) рабочих дней с даты получения от Продавца уведомления с предложением заключить договор купли-продажи Объектов. При этом оплата цены Объектов производится участником аукциона, сделавшим предпоследнее предложение по цене Объектов в ходе торгов, в полном объеме путем безналичного перечисления денежных средств </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>в соответствии с условиями договора купли-продажи, форма которого размещена сайте www.lot-online.ru в разделе «карточка лота».</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Courier New" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6285B53F" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00421483">
       <w:pPr>
         <w:ind w:left="-15" w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5703,88 +4891,88 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Проект Договора купли-продажи недвижимого имущества</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5258A958" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00665556">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:right="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:ins w:id="5" w:author=""/>
+          <w:ins w:id="4" w:author=""/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62BB33CF" w14:textId="77777777" w:rsidR="00665556" w:rsidRDefault="00665556">
       <w:pPr>
         <w:ind w:left="-12" w:right="27" w:firstLine="24"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00665556">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EE10336" w14:textId="77777777" w:rsidR="00421483" w:rsidRDefault="00421483">
+    <w:p w14:paraId="4059920A" w14:textId="77777777" w:rsidR="006834CF" w:rsidRDefault="006834CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3406F45B" w14:textId="77777777" w:rsidR="00421483" w:rsidRDefault="00421483">
+    <w:p w14:paraId="22E2EA93" w14:textId="77777777" w:rsidR="006834CF" w:rsidRDefault="006834CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5802,133 +4990,131 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="05010000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Liberation Sans">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NewsGothic_A.Z_PS">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="187C68A7" w14:textId="77777777" w:rsidR="00421483" w:rsidRDefault="00421483">
+    <w:p w14:paraId="253603D2" w14:textId="77777777" w:rsidR="006834CF" w:rsidRDefault="006834CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="401B7609" w14:textId="77777777" w:rsidR="00421483" w:rsidRDefault="00421483">
+    <w:p w14:paraId="621F525C" w14:textId="77777777" w:rsidR="006834CF" w:rsidRDefault="006834CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DFFC2DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="836C5948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1276" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -7058,77 +6244,79 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1018653464">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1806847094">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="515777109">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1246108395">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1639653790">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1522163304">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00665556"/>
+    <w:rsid w:val="00194AE3"/>
     <w:rsid w:val="001F418D"/>
     <w:rsid w:val="00302EB8"/>
     <w:rsid w:val="00421483"/>
     <w:rsid w:val="00665556"/>
+    <w:rsid w:val="006834CF"/>
     <w:rsid w:val="00887FBA"/>
+    <w:rsid w:val="00950CA3"/>
     <w:rsid w:val="00A14BFB"/>
     <w:rsid w:val="00C32429"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>